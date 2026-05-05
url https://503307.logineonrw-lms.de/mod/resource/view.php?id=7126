--- v1 (2026-02-28)
+++ v2 (2026-05-05)
@@ -843,431 +843,705 @@
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>16:30 Uhr – 18:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="279F046E" w14:textId="2F9CF722" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>KU (Ort der Veranstaltung: Kunstakademie Münster, Zeichensaal)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00E3083D" w14:paraId="0BE646EA" w14:textId="77777777" w:rsidTr="00DB5A93">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CB3A41" w14:textId="3CD805AA" w:rsidR="00E3083D" w:rsidRDefault="00E3083D" w:rsidP="0062708A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Di., 14.04.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:br/>
+              <w:t>14:30 Uhr – 17:45 Uhr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6939" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="722D609D" w14:textId="3BBA8D37" w:rsidR="00E3083D" w:rsidRDefault="00E3083D" w:rsidP="00E3083D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B5003F">
+              <w:t>Überfachliche Begleitveranstaltung</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ausschließlich für PSS an den im Folgenden genannten Schulen (siehe auch 17.04.2026, 8:15 Uhr):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="658324F2" w14:textId="2FC7F903" w:rsidR="00E3083D" w:rsidRDefault="00E3083D" w:rsidP="00E3083D">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3083D">
+              <w:t>168210</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3083D">
+              <w:tab/>
+              <w:t>Städtisches Gymnasium Augustinianum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1572E676" w14:textId="77777777" w:rsidR="00E3083D" w:rsidRDefault="00E3083D" w:rsidP="00E3083D">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3083D">
+              <w:t>168452</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3083D">
+              <w:tab/>
+              <w:t>Städt. Johannes-Kepler-Gymnasium</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67179B78" w14:textId="77777777" w:rsidR="00E3083D" w:rsidRDefault="00E3083D" w:rsidP="00E3083D">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3083D">
+              <w:t>168464</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3083D">
+              <w:tab/>
+              <w:t>Städt. Goethe-Gymnasium Ibbenbüren Europa-Schule</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1486A14A" w14:textId="687A3987" w:rsidR="00E3083D" w:rsidRDefault="00E3083D" w:rsidP="00E3083D">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3083D">
+              <w:t>196654</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3083D">
+              <w:tab/>
+              <w:t>Nelson-Mandela-Gesamtschule Greven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="0062708A" w14:paraId="6D9392E9" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E5FB5A5" w14:textId="76C11063" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 17.04.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>08:15 Uhr – 11:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68C8773F" w14:textId="131EFF00" w:rsidR="0062708A" w:rsidRPr="00E56938" w:rsidRDefault="0062708A" w:rsidP="0062708A">
+          <w:p w14:paraId="68C8773F" w14:textId="05A50EE3" w:rsidR="0062708A" w:rsidRPr="00E56938" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Überfachliche </w:t>
             </w:r>
             <w:r w:rsidRPr="00F27A6F">
               <w:t>Begleitveranstaltung</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3083D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3083D" w:rsidRPr="00E3083D">
+              <w:t xml:space="preserve">für alle PSS mit Ausnahme der am </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3083D">
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3083D" w:rsidRPr="00E3083D">
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3083D">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3083D" w:rsidRPr="00E3083D">
+              <w:t>.2026 um 14:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3083D">
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3083D" w:rsidRPr="00E3083D">
+              <w:t xml:space="preserve"> Uhr genannten Schulen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062708A" w14:paraId="56A5B17B" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DABF92B" w14:textId="250C8F75" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Fr., 17.04.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>12:15 Uhr – 15:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6982B6A4" w14:textId="563DD278" w:rsidR="001C4BC6" w:rsidRPr="001C4BC6" w:rsidRDefault="0062708A" w:rsidP="001C4BC6">
             <w:pPr>
               <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>D (mit Zweitfach BI, E, GE, KR, MU, N), EK, M, PL, S, SW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062708A" w14:paraId="7D624A23" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DB623CB" w14:textId="24351F1E" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Do., 23.04.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>16:30 Uhr – 18:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F87F22B" w14:textId="1CC028F3" w:rsidR="001C4BC6" w:rsidRPr="001C4BC6" w:rsidRDefault="0062708A" w:rsidP="001C4BC6">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>KU (Ort der Veranstaltung: Kunstakademie Münster, Zeichensaal)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6032C" w14:paraId="22DFEFBF" w14:textId="77777777" w:rsidTr="00DB5A93">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BC1BCD" w14:textId="1E40A0A9" w:rsidR="00B6032C" w:rsidRDefault="00B6032C" w:rsidP="0062708A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mo., 27.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E51B14">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:br/>
+              <w:t>13:</w:t>
+            </w:r>
+            <w:r w:rsidR="00343040">
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Uhr – 16:</w:t>
+            </w:r>
+            <w:r w:rsidR="00343040">
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Uhr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6939" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38835EFD" w14:textId="40D63EBE" w:rsidR="00B6032C" w:rsidRDefault="00343040" w:rsidP="00717074">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>KU (Ort der Veranstaltung: Kunstakademie Münster, Zeichensaal)</w:t>
+              <w:t>IF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F3802" w14:paraId="5C36BC80" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D9DD759" w14:textId="17E560CA" w:rsidR="004F3802" w:rsidRDefault="004F3802" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>.05.2026</w:t>
+              <w:t>Di., 05.05.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
-            </w:r>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Uhr</w:t>
+              <w:t>13:30 Uhr – 16:45 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B5B64CC" w14:textId="1555E450" w:rsidR="004F3802" w:rsidRPr="005173BC" w:rsidRDefault="004F3802" w:rsidP="00717074">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>SP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00E66488" w14:paraId="79A243AA" w14:textId="77777777" w:rsidTr="00DB5A93">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="763F6C53" w14:textId="6A2CC5C4" w:rsidR="00E66488" w:rsidRDefault="00E66488" w:rsidP="0062708A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do., 07.05.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:br/>
+              <w:t>13:30 Uhr – 16:45 Uhr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6939" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2BB3EB" w14:textId="002D3E83" w:rsidR="00E66488" w:rsidRPr="005173BC" w:rsidRDefault="00E66488" w:rsidP="00717074">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CH (Ort der Veranstaltung: Gymnasium Borghorst)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="0062708A" w14:paraId="24B5807C" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68A2293B" w14:textId="7DFF31C1" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 08.05.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>08:15 Uhr – 11:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3014B020" w14:textId="3770CBA4" w:rsidR="00717074" w:rsidRPr="00717074" w:rsidRDefault="0062708A" w:rsidP="00717074">
+          <w:p w14:paraId="3014B020" w14:textId="6F143C8D" w:rsidR="00717074" w:rsidRPr="00717074" w:rsidRDefault="0062708A" w:rsidP="00717074">
             <w:pPr>
               <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="005173BC">
-              <w:t>CH, E (mit Zweitfach BI, GE, S, SW), IF, MU, PA</w:t>
+              <w:t>E (mit Zweitfach BI, GE, S, SW), MU, PA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062708A" w14:paraId="65A01CED" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FE28861" w14:textId="2226012C" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 08.05.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>12:15 Uhr – 15:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7096D617" w14:textId="326E4D5A" w:rsidR="0062708A" w:rsidRPr="001D2350" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE26C2">
               <w:t>BI</w:t>
             </w:r>
             <w:r w:rsidR="00781DFF">
               <w:t xml:space="preserve"> (u.a. mit Zweitfach PL, SP, …)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE26C2">
               <w:t>, D (mit Zweitfach EK, PA, PL, S, SW), E (mit Zweitfach D, EK, KR, MU, PA, SP), GE, N, PH</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062708A" w14:paraId="76163929" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D292B59" w14:textId="21794EB0" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 29.05.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>08:15 Uhr – 11:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F70D133" w14:textId="166ED633" w:rsidR="0062708A" w:rsidRPr="001D2350" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Ausweichtermin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062708A" w14:paraId="53FF8F1A" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F449CBE" w14:textId="69B517C0" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 29.05.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>12:15 Uhr – 15:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="463E02D5" w14:textId="60D708AE" w:rsidR="0062708A" w:rsidRDefault="00781DFF" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">BI (u.a. mit Zweitfach CH, EK, PA, SW, …), </w:t>
+            </w:r>
+            <w:r w:rsidR="00C45A62">
+              <w:t>KR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B655CF" w:rsidRPr="001469E4" w14:paraId="69EC6ADC" w14:textId="77777777" w:rsidTr="00DB5A93">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5975246F" w14:textId="229154E1" w:rsidR="00B655CF" w:rsidRDefault="00B655CF" w:rsidP="0062708A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mi., 10.06.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:br/>
+              <w:t>12:15 Uhr – 15:30 Uhr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6939" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E03915C" w14:textId="1A188B14" w:rsidR="00B655CF" w:rsidRDefault="00B655CF" w:rsidP="0062708A">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">BI (u.a. mit Zweitfach CH, EK, PA, SW, …), </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C45A62">
               <w:t>KR</w:t>
+            </w:r>
+            <w:r w:rsidR="003E4BA5">
+              <w:t xml:space="preserve"> (Ort der Veranstaltung: Gymnasium </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003E4BA5">
+              <w:t>Martinum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003E4BA5">
+              <w:t xml:space="preserve"> Emsdetten)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062708A" w:rsidRPr="001469E4" w14:paraId="4BE8E2AE" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E21BD9A" w14:textId="52B1FB80" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 12.06.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
@@ -1305,106 +1579,100 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404D0DA5" w14:textId="4246F744" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 12.06.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>12:15 Uhr – 15:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67114403" w14:textId="7A4068F5" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
+          <w:p w14:paraId="67114403" w14:textId="7CC2A07E" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>D (mit Zweitfach BI, E, GE, KR, MU, N), EK, M, PL, S, SW</w:t>
+              <w:t>D (mit Zweitfach BI, E, GE, KR, MU, N), M, PL, S, SW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062708A" w14:paraId="70D607CE" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="532318B2" w14:textId="1530CA5A" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 19.06.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>08:15 Uhr – 11:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="047753C9" w14:textId="1D697D11" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
+          <w:p w14:paraId="047753C9" w14:textId="38431C29" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="005173BC">
-              <w:t>CH, E (mit Zweitfach BI, GE, S, SW), IF, KR</w:t>
-[...5 lines deleted...]
-              <w:t>, MU, PA, SP</w:t>
+              <w:t>CH, E (mit Zweitfach BI, GE, S, SW), IF, MU, PA, SP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062708A" w14:paraId="6D13A593" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6344DC76" w14:textId="341956D1" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 19.06.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
@@ -1439,57 +1707,57 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="498F722F" w14:textId="19E31E30" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 26.06.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>08:15 Uhr – 11:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1C4CD1" w14:textId="5E8E2A23" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
+          <w:p w14:paraId="1F1C4CD1" w14:textId="758EB6CB" w:rsidR="0062708A" w:rsidRDefault="00F7247F" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Ausweichtermin</w:t>
+              <w:t>EK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062708A" w14:paraId="72D95367" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C33AFAA" w14:textId="2C9D077D" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 26.06.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
@@ -1518,50 +1786,51 @@
     <w:p w14:paraId="3A1BE5E5" w14:textId="7E7D4343" w:rsidR="00A022F1" w:rsidRDefault="00A022F1">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D0FE75F" w14:textId="5DB3C2A4" w:rsidR="00BD708A" w:rsidRDefault="00BD708A" w:rsidP="00BB1A16">
       <w:r>
         <w:t>Als Praxissemesterstudierende*r nehmen Sie a</w:t>
       </w:r>
       <w:r w:rsidR="00C42D09">
         <w:t>n der Einführungsveranstaltung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sowie an insgesamt neun Begleitveranstaltungen teil: Drei überfachliche Begleitveranstaltungen sowie jeweils </w:t>
       </w:r>
       <w:r w:rsidR="007D39D2">
         <w:t>drei</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Begleitveranstaltungen pro Fach.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7417CAD0" w14:textId="7D64F386" w:rsidR="00E7104B" w:rsidRDefault="001A48E5" w:rsidP="00BB1A16">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00944938">
         <w:t>m Fach</w:t>
       </w:r>
       <w:r w:rsidR="004D1E23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00207EB7">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00BD6CFD">
         <w:t xml:space="preserve"> und im Fach E</w:t>
       </w:r>
       <w:r w:rsidR="0051754F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sind mehrere Gruppen eingerichtet</w:t>
       </w:r>
       <w:r w:rsidR="00256FC2">
         <w:t>, deren</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -1689,56 +1958,58 @@
     <w:p w14:paraId="7CC50D37" w14:textId="2D99EC8F" w:rsidR="009E4BAB" w:rsidRDefault="6D51F3CB" w:rsidP="00C00400">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sollten Sie </w:t>
       </w:r>
       <w:r w:rsidR="00675FAF">
         <w:t>noch Fragen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> haben, so wenden Sie sich bitte </w:t>
       </w:r>
       <w:r w:rsidR="00675FAF">
         <w:t xml:space="preserve">ebenfalls </w:t>
       </w:r>
       <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidR="003E21EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="003E21EC" w:rsidRPr="00B43A84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>praba-gyge@zfsl-rheine.nrw.schule</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009E4BAB">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="067BF07D" w14:textId="37561735" w:rsidR="002318B8" w:rsidRDefault="6D51F3CB" w:rsidP="6D51F3CB">
       <w:pPr>
         <w:pStyle w:val="berschrift1-ohne"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Bedeutung der Fachkürzel</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Gitternetztabelle4Akzent1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4672"/>
@@ -2380,67 +2651,67 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5541C674" w14:textId="77777777" w:rsidR="002318B8" w:rsidRDefault="002318B8">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002318B8" w:rsidSect="001123C8">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1021" w:right="1276" w:bottom="1021" w:left="1276" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C9D9A4E" w14:textId="77777777" w:rsidR="007C4665" w:rsidRDefault="007C4665" w:rsidP="00BB1A16">
+    <w:p w14:paraId="2B7AEC1C" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35356639" w14:textId="77777777" w:rsidR="007C4665" w:rsidRDefault="007C4665" w:rsidP="00BB1A16"/>
+    <w:p w14:paraId="25C0B4C2" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="697C133D" w14:textId="77777777" w:rsidR="007C4665" w:rsidRDefault="007C4665" w:rsidP="00BB1A16">
+    <w:p w14:paraId="62688054" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FB0511" w14:textId="77777777" w:rsidR="007C4665" w:rsidRDefault="007C4665" w:rsidP="00BB1A16"/>
+    <w:p w14:paraId="5E0FF78C" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D9C6314" w14:textId="77777777" w:rsidR="007C4665" w:rsidRDefault="007C4665">
+    <w:p w14:paraId="6A1828D3" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2451,104 +2722,103 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="488D8660" w14:textId="14B31C82" w:rsidR="00F7101C" w:rsidRPr="008610AB" w:rsidRDefault="00F7101C" w:rsidP="0029799A">
+  <w:p w14:paraId="488D8660" w14:textId="05B70188" w:rsidR="00F7101C" w:rsidRPr="008610AB" w:rsidRDefault="00F7101C" w:rsidP="0029799A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="5A8CAA"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6210"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0029799A">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="008610AB">
       <w:t xml:space="preserve">Stand: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Veröffentlichungsdatum"/>
         <w:tag w:val=""/>
         <w:id w:val="795108845"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
-        <w:date w:fullDate="2026-02-11T00:00:00Z">
+        <w:date w:fullDate="2026-05-05T00:00:00Z">
           <w:dateFormat w:val="d. MMMM yyyy"/>
           <w:lid w:val="de-DE"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="001C4BC6">
-          <w:t>11. Februar 2026</w:t>
+        <w:r w:rsidR="00B2056C">
+          <w:t>5. Mai 2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="7868E8EA" w14:textId="7DD47B0A" w:rsidR="00F7101C" w:rsidRPr="00C03B33" w:rsidRDefault="00F7101C" w:rsidP="008610AB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:i w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t>Seminar für das Lehramt an Gymnasien und Gesamtschulen</w:t>
     </w:r>
     <w:r w:rsidRPr="008610AB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="6D51F3CB">
       <w:rPr>
         <w:i w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:r w:rsidRPr="6D51F3CB">
       <w:rPr>
@@ -2607,66 +2877,66 @@
         <w:i w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007765F0">
       <w:rPr>
         <w:i w:val="0"/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="6D51F3CB">
       <w:rPr>
         <w:i w:val="0"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45A99104" w14:textId="77777777" w:rsidR="007C4665" w:rsidRDefault="007C4665" w:rsidP="00BB1A16">
+    <w:p w14:paraId="62A5813E" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0064C19A" w14:textId="77777777" w:rsidR="007C4665" w:rsidRDefault="007C4665" w:rsidP="00BB1A16">
+    <w:p w14:paraId="208A48FE" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3463E180" w14:textId="77777777" w:rsidR="007C4665" w:rsidRDefault="007C4665" w:rsidP="00BB1A16"/>
+    <w:p w14:paraId="741EF1BE" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="73C08E51" w14:textId="77777777" w:rsidR="007C4665" w:rsidRDefault="007C4665">
+    <w:p w14:paraId="73DBF63F" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E69F024" w14:textId="0DA70463" w:rsidR="00F7101C" w:rsidRDefault="00F7101C" w:rsidP="007A1EE2">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="2" w:color="5A8CAA"/>
       </w:pBdr>
       <w:ind w:left="1560"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="536F0E72" wp14:editId="668A01A8">
@@ -6531,50 +6801,51 @@
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003619E6"/>
     <w:rsid w:val="00000808"/>
     <w:rsid w:val="00001678"/>
     <w:rsid w:val="0000199C"/>
+    <w:rsid w:val="0000214E"/>
     <w:rsid w:val="0000256C"/>
     <w:rsid w:val="000026F9"/>
     <w:rsid w:val="0000614E"/>
     <w:rsid w:val="000136B6"/>
     <w:rsid w:val="00014541"/>
     <w:rsid w:val="00015ADE"/>
     <w:rsid w:val="00016CD1"/>
     <w:rsid w:val="00017B9E"/>
     <w:rsid w:val="00017D10"/>
     <w:rsid w:val="00020FFE"/>
     <w:rsid w:val="000210B7"/>
     <w:rsid w:val="00021D83"/>
     <w:rsid w:val="00021EA3"/>
     <w:rsid w:val="00022873"/>
     <w:rsid w:val="00031ECF"/>
     <w:rsid w:val="00032CFC"/>
     <w:rsid w:val="000361A3"/>
     <w:rsid w:val="00041C6A"/>
     <w:rsid w:val="00043004"/>
     <w:rsid w:val="00043082"/>
     <w:rsid w:val="000438F9"/>
     <w:rsid w:val="00043E2C"/>
     <w:rsid w:val="00044DE8"/>
     <w:rsid w:val="00046C93"/>
     <w:rsid w:val="00047419"/>
@@ -6737,94 +7008,97 @@
     <w:rsid w:val="001F6FDC"/>
     <w:rsid w:val="001F708F"/>
     <w:rsid w:val="001F74F7"/>
     <w:rsid w:val="002002A0"/>
     <w:rsid w:val="002049D2"/>
     <w:rsid w:val="002056BF"/>
     <w:rsid w:val="00205E44"/>
     <w:rsid w:val="00206275"/>
     <w:rsid w:val="00207EB7"/>
     <w:rsid w:val="00211D22"/>
     <w:rsid w:val="002125E4"/>
     <w:rsid w:val="00213A50"/>
     <w:rsid w:val="00214614"/>
     <w:rsid w:val="00214618"/>
     <w:rsid w:val="002151AF"/>
     <w:rsid w:val="00220DAD"/>
     <w:rsid w:val="0022360F"/>
     <w:rsid w:val="002247C1"/>
     <w:rsid w:val="00226EE5"/>
     <w:rsid w:val="002301C7"/>
     <w:rsid w:val="002318B8"/>
     <w:rsid w:val="002331CF"/>
     <w:rsid w:val="00233C7A"/>
     <w:rsid w:val="0023510F"/>
     <w:rsid w:val="002379CF"/>
+    <w:rsid w:val="002408DA"/>
     <w:rsid w:val="002416E7"/>
     <w:rsid w:val="002418B6"/>
     <w:rsid w:val="00243041"/>
     <w:rsid w:val="002438E1"/>
     <w:rsid w:val="00243B9E"/>
     <w:rsid w:val="002447E8"/>
     <w:rsid w:val="00245A10"/>
     <w:rsid w:val="0024643C"/>
     <w:rsid w:val="00247041"/>
     <w:rsid w:val="002473AE"/>
     <w:rsid w:val="002476D2"/>
     <w:rsid w:val="0025215D"/>
     <w:rsid w:val="00254509"/>
     <w:rsid w:val="00255DB1"/>
+    <w:rsid w:val="00256A57"/>
     <w:rsid w:val="00256FC2"/>
     <w:rsid w:val="002632D4"/>
     <w:rsid w:val="00264A84"/>
     <w:rsid w:val="00267365"/>
     <w:rsid w:val="002706D6"/>
     <w:rsid w:val="0027274C"/>
     <w:rsid w:val="002731C7"/>
     <w:rsid w:val="00273869"/>
     <w:rsid w:val="00275113"/>
     <w:rsid w:val="00276475"/>
     <w:rsid w:val="002803E7"/>
     <w:rsid w:val="00281987"/>
     <w:rsid w:val="0028286D"/>
     <w:rsid w:val="002904C8"/>
     <w:rsid w:val="002911C1"/>
     <w:rsid w:val="00291739"/>
     <w:rsid w:val="00291CEB"/>
     <w:rsid w:val="00294BD0"/>
     <w:rsid w:val="0029799A"/>
     <w:rsid w:val="002A06E9"/>
     <w:rsid w:val="002A20D8"/>
     <w:rsid w:val="002A23DC"/>
     <w:rsid w:val="002A2766"/>
     <w:rsid w:val="002A3C5A"/>
     <w:rsid w:val="002A416D"/>
     <w:rsid w:val="002A6195"/>
     <w:rsid w:val="002A641B"/>
     <w:rsid w:val="002A6E3A"/>
     <w:rsid w:val="002B2C7C"/>
     <w:rsid w:val="002B4206"/>
+    <w:rsid w:val="002B5EE7"/>
     <w:rsid w:val="002B605D"/>
     <w:rsid w:val="002B6202"/>
     <w:rsid w:val="002B6C1D"/>
     <w:rsid w:val="002C0996"/>
     <w:rsid w:val="002C0B8E"/>
     <w:rsid w:val="002C1334"/>
     <w:rsid w:val="002C3625"/>
     <w:rsid w:val="002C47E4"/>
     <w:rsid w:val="002C7C9F"/>
     <w:rsid w:val="002D283C"/>
     <w:rsid w:val="002D2C3D"/>
     <w:rsid w:val="002D611C"/>
     <w:rsid w:val="002D62B6"/>
     <w:rsid w:val="002D73FE"/>
     <w:rsid w:val="002E0D6A"/>
     <w:rsid w:val="002E1621"/>
     <w:rsid w:val="002E2914"/>
     <w:rsid w:val="002E5B36"/>
     <w:rsid w:val="002E61AF"/>
     <w:rsid w:val="002E6FA5"/>
     <w:rsid w:val="002E7156"/>
     <w:rsid w:val="002F0841"/>
     <w:rsid w:val="002F36CD"/>
     <w:rsid w:val="002F40D9"/>
     <w:rsid w:val="002F57D0"/>
@@ -6834,50 +7108,51 @@
     <w:rsid w:val="00301395"/>
     <w:rsid w:val="003021C9"/>
     <w:rsid w:val="00302CD8"/>
     <w:rsid w:val="0030356C"/>
     <w:rsid w:val="0030531B"/>
     <w:rsid w:val="00305743"/>
     <w:rsid w:val="00307082"/>
     <w:rsid w:val="00307B40"/>
     <w:rsid w:val="00312B20"/>
     <w:rsid w:val="00314D59"/>
     <w:rsid w:val="00314EEA"/>
     <w:rsid w:val="003166FB"/>
     <w:rsid w:val="00316E65"/>
     <w:rsid w:val="0031706B"/>
     <w:rsid w:val="00320871"/>
     <w:rsid w:val="00321EB5"/>
     <w:rsid w:val="003220E3"/>
     <w:rsid w:val="003232D3"/>
     <w:rsid w:val="00326D0E"/>
     <w:rsid w:val="00330478"/>
     <w:rsid w:val="00332F1B"/>
     <w:rsid w:val="003345FD"/>
     <w:rsid w:val="00334989"/>
     <w:rsid w:val="00337A48"/>
     <w:rsid w:val="0034141F"/>
+    <w:rsid w:val="00343040"/>
     <w:rsid w:val="003444F4"/>
     <w:rsid w:val="00344AAC"/>
     <w:rsid w:val="00345DA7"/>
     <w:rsid w:val="0034683F"/>
     <w:rsid w:val="00346D35"/>
     <w:rsid w:val="00346F58"/>
     <w:rsid w:val="00347255"/>
     <w:rsid w:val="00347ACD"/>
     <w:rsid w:val="00347E63"/>
     <w:rsid w:val="00350020"/>
     <w:rsid w:val="00350E90"/>
     <w:rsid w:val="0035191B"/>
     <w:rsid w:val="00351E44"/>
     <w:rsid w:val="00353444"/>
     <w:rsid w:val="00354CB5"/>
     <w:rsid w:val="00355CA9"/>
     <w:rsid w:val="0035623F"/>
     <w:rsid w:val="00357447"/>
     <w:rsid w:val="00360225"/>
     <w:rsid w:val="003619E6"/>
     <w:rsid w:val="003650F5"/>
     <w:rsid w:val="0036607E"/>
     <w:rsid w:val="00366CC9"/>
     <w:rsid w:val="00367396"/>
     <w:rsid w:val="00370112"/>
@@ -6895,50 +7170,51 @@
     <w:rsid w:val="00392E5F"/>
     <w:rsid w:val="003957B9"/>
     <w:rsid w:val="00397AE3"/>
     <w:rsid w:val="003A1177"/>
     <w:rsid w:val="003A3606"/>
     <w:rsid w:val="003A376B"/>
     <w:rsid w:val="003B1A1E"/>
     <w:rsid w:val="003B383E"/>
     <w:rsid w:val="003B5C22"/>
     <w:rsid w:val="003B6659"/>
     <w:rsid w:val="003B6A57"/>
     <w:rsid w:val="003B7BD7"/>
     <w:rsid w:val="003C348B"/>
     <w:rsid w:val="003C52C2"/>
     <w:rsid w:val="003C7299"/>
     <w:rsid w:val="003C72E1"/>
     <w:rsid w:val="003D11B9"/>
     <w:rsid w:val="003D1A53"/>
     <w:rsid w:val="003D3F0A"/>
     <w:rsid w:val="003D4ADE"/>
     <w:rsid w:val="003D6B07"/>
     <w:rsid w:val="003D7CCD"/>
     <w:rsid w:val="003E17CC"/>
     <w:rsid w:val="003E1D20"/>
     <w:rsid w:val="003E21EC"/>
+    <w:rsid w:val="003E4BA5"/>
     <w:rsid w:val="003E5B43"/>
     <w:rsid w:val="003E5CA2"/>
     <w:rsid w:val="003E6132"/>
     <w:rsid w:val="003E6E81"/>
     <w:rsid w:val="003F2F25"/>
     <w:rsid w:val="003F30F7"/>
     <w:rsid w:val="003F350D"/>
     <w:rsid w:val="003F4A07"/>
     <w:rsid w:val="003F56F2"/>
     <w:rsid w:val="003F6F0D"/>
     <w:rsid w:val="004032C1"/>
     <w:rsid w:val="00404705"/>
     <w:rsid w:val="00405BF3"/>
     <w:rsid w:val="00406FF9"/>
     <w:rsid w:val="00413728"/>
     <w:rsid w:val="00421273"/>
     <w:rsid w:val="00421596"/>
     <w:rsid w:val="0042299A"/>
     <w:rsid w:val="00423DC9"/>
     <w:rsid w:val="00424ADA"/>
     <w:rsid w:val="00424F45"/>
     <w:rsid w:val="00425DC7"/>
     <w:rsid w:val="00426161"/>
     <w:rsid w:val="00426C0C"/>
     <w:rsid w:val="00432B47"/>
@@ -6951,81 +7227,83 @@
     <w:rsid w:val="00441AFC"/>
     <w:rsid w:val="00445176"/>
     <w:rsid w:val="004460D1"/>
     <w:rsid w:val="00446A1D"/>
     <w:rsid w:val="004472BC"/>
     <w:rsid w:val="00451BF7"/>
     <w:rsid w:val="00451FDC"/>
     <w:rsid w:val="004579FF"/>
     <w:rsid w:val="00460664"/>
     <w:rsid w:val="00460D29"/>
     <w:rsid w:val="004611D2"/>
     <w:rsid w:val="0046306D"/>
     <w:rsid w:val="00465EC1"/>
     <w:rsid w:val="0046797D"/>
     <w:rsid w:val="00473C7B"/>
     <w:rsid w:val="00473CC2"/>
     <w:rsid w:val="004744DF"/>
     <w:rsid w:val="00474B40"/>
     <w:rsid w:val="00475761"/>
     <w:rsid w:val="0048057E"/>
     <w:rsid w:val="00482F24"/>
     <w:rsid w:val="0048504F"/>
     <w:rsid w:val="00485091"/>
     <w:rsid w:val="004901E9"/>
     <w:rsid w:val="004914C4"/>
+    <w:rsid w:val="00492110"/>
     <w:rsid w:val="00493345"/>
     <w:rsid w:val="00496F62"/>
     <w:rsid w:val="00497742"/>
     <w:rsid w:val="004A12F7"/>
     <w:rsid w:val="004A1E79"/>
     <w:rsid w:val="004A3D5C"/>
     <w:rsid w:val="004A4748"/>
     <w:rsid w:val="004B091C"/>
     <w:rsid w:val="004B2A2D"/>
     <w:rsid w:val="004B48EB"/>
     <w:rsid w:val="004B5078"/>
     <w:rsid w:val="004B6FF0"/>
     <w:rsid w:val="004B76AD"/>
     <w:rsid w:val="004B79FD"/>
     <w:rsid w:val="004C2124"/>
     <w:rsid w:val="004C22CA"/>
     <w:rsid w:val="004C262F"/>
     <w:rsid w:val="004C43BB"/>
     <w:rsid w:val="004C69EE"/>
     <w:rsid w:val="004D1D60"/>
     <w:rsid w:val="004D1E23"/>
     <w:rsid w:val="004D2DE2"/>
     <w:rsid w:val="004D40BC"/>
     <w:rsid w:val="004D41BD"/>
     <w:rsid w:val="004D4FCB"/>
     <w:rsid w:val="004D56E9"/>
     <w:rsid w:val="004E140F"/>
     <w:rsid w:val="004E1838"/>
     <w:rsid w:val="004E1F6F"/>
     <w:rsid w:val="004E3D44"/>
     <w:rsid w:val="004E583A"/>
+    <w:rsid w:val="004E58F7"/>
     <w:rsid w:val="004E7E32"/>
     <w:rsid w:val="004F09DA"/>
     <w:rsid w:val="004F0A95"/>
     <w:rsid w:val="004F0CFD"/>
     <w:rsid w:val="004F3802"/>
     <w:rsid w:val="004F5442"/>
     <w:rsid w:val="004F78A6"/>
     <w:rsid w:val="005002F8"/>
     <w:rsid w:val="005007CA"/>
     <w:rsid w:val="00501C39"/>
     <w:rsid w:val="00503F80"/>
     <w:rsid w:val="00506682"/>
     <w:rsid w:val="005067EE"/>
     <w:rsid w:val="00511966"/>
     <w:rsid w:val="0051213B"/>
     <w:rsid w:val="00512FFA"/>
     <w:rsid w:val="005149A7"/>
     <w:rsid w:val="00514AC6"/>
     <w:rsid w:val="005173BC"/>
     <w:rsid w:val="0051754F"/>
     <w:rsid w:val="00520D99"/>
     <w:rsid w:val="00521666"/>
     <w:rsid w:val="00522461"/>
     <w:rsid w:val="005234E8"/>
     <w:rsid w:val="00523B42"/>
@@ -7092,50 +7370,51 @@
     <w:rsid w:val="005D09C7"/>
     <w:rsid w:val="005D1D31"/>
     <w:rsid w:val="005D3969"/>
     <w:rsid w:val="005D7C5C"/>
     <w:rsid w:val="005E2EAB"/>
     <w:rsid w:val="005E43AD"/>
     <w:rsid w:val="005E4A0B"/>
     <w:rsid w:val="005E5268"/>
     <w:rsid w:val="005F25DE"/>
     <w:rsid w:val="005F273A"/>
     <w:rsid w:val="005F3CE6"/>
     <w:rsid w:val="005F596A"/>
     <w:rsid w:val="005F64E4"/>
     <w:rsid w:val="005F6C3E"/>
     <w:rsid w:val="005F743B"/>
     <w:rsid w:val="00600029"/>
     <w:rsid w:val="00603165"/>
     <w:rsid w:val="00604119"/>
     <w:rsid w:val="00605895"/>
     <w:rsid w:val="00605999"/>
     <w:rsid w:val="00605CA5"/>
     <w:rsid w:val="00605E9D"/>
     <w:rsid w:val="0060742F"/>
     <w:rsid w:val="00612EE7"/>
     <w:rsid w:val="006135CC"/>
+    <w:rsid w:val="0061374A"/>
     <w:rsid w:val="00614BD9"/>
     <w:rsid w:val="00614D3B"/>
     <w:rsid w:val="00616900"/>
     <w:rsid w:val="00620CC2"/>
     <w:rsid w:val="00621BC4"/>
     <w:rsid w:val="00621C1C"/>
     <w:rsid w:val="00624C44"/>
     <w:rsid w:val="00625246"/>
     <w:rsid w:val="00625E32"/>
     <w:rsid w:val="00626604"/>
     <w:rsid w:val="00626729"/>
     <w:rsid w:val="0062708A"/>
     <w:rsid w:val="00632D43"/>
     <w:rsid w:val="006330FB"/>
     <w:rsid w:val="0063322E"/>
     <w:rsid w:val="00633649"/>
     <w:rsid w:val="00634DCE"/>
     <w:rsid w:val="0064033C"/>
     <w:rsid w:val="00640D7A"/>
     <w:rsid w:val="00641D35"/>
     <w:rsid w:val="0064229E"/>
     <w:rsid w:val="00642D07"/>
     <w:rsid w:val="00643109"/>
     <w:rsid w:val="00643123"/>
     <w:rsid w:val="0064341C"/>
@@ -7144,50 +7423,51 @@
     <w:rsid w:val="0064421A"/>
     <w:rsid w:val="00644673"/>
     <w:rsid w:val="00644804"/>
     <w:rsid w:val="00650CFF"/>
     <w:rsid w:val="0065180C"/>
     <w:rsid w:val="00651B7D"/>
     <w:rsid w:val="00651C81"/>
     <w:rsid w:val="00651C90"/>
     <w:rsid w:val="00653591"/>
     <w:rsid w:val="0065486E"/>
     <w:rsid w:val="00655187"/>
     <w:rsid w:val="00655B2D"/>
     <w:rsid w:val="00657068"/>
     <w:rsid w:val="00660035"/>
     <w:rsid w:val="00663B0D"/>
     <w:rsid w:val="00664AB6"/>
     <w:rsid w:val="00665437"/>
     <w:rsid w:val="00665A45"/>
     <w:rsid w:val="00667B0C"/>
     <w:rsid w:val="00673157"/>
     <w:rsid w:val="006747F3"/>
     <w:rsid w:val="00675FAF"/>
     <w:rsid w:val="00682CA3"/>
     <w:rsid w:val="00686D56"/>
     <w:rsid w:val="00687BEB"/>
+    <w:rsid w:val="006A1A30"/>
     <w:rsid w:val="006A4833"/>
     <w:rsid w:val="006A6C4C"/>
     <w:rsid w:val="006A733B"/>
     <w:rsid w:val="006B01EA"/>
     <w:rsid w:val="006B0A05"/>
     <w:rsid w:val="006B12A4"/>
     <w:rsid w:val="006B2BFD"/>
     <w:rsid w:val="006B2F27"/>
     <w:rsid w:val="006B3978"/>
     <w:rsid w:val="006B3F22"/>
     <w:rsid w:val="006B582B"/>
     <w:rsid w:val="006B67EC"/>
     <w:rsid w:val="006B6EFB"/>
     <w:rsid w:val="006B74B5"/>
     <w:rsid w:val="006C203F"/>
     <w:rsid w:val="006C6043"/>
     <w:rsid w:val="006D1C51"/>
     <w:rsid w:val="006D3798"/>
     <w:rsid w:val="006D43A3"/>
     <w:rsid w:val="006D4879"/>
     <w:rsid w:val="006D49BA"/>
     <w:rsid w:val="006D4C72"/>
     <w:rsid w:val="006D6635"/>
     <w:rsid w:val="006D67AE"/>
     <w:rsid w:val="006E2458"/>
@@ -7248,88 +7528,90 @@
     <w:rsid w:val="00774411"/>
     <w:rsid w:val="00775347"/>
     <w:rsid w:val="00775A63"/>
     <w:rsid w:val="007761C1"/>
     <w:rsid w:val="007765F0"/>
     <w:rsid w:val="007766BB"/>
     <w:rsid w:val="00780F1A"/>
     <w:rsid w:val="00781ADE"/>
     <w:rsid w:val="00781DFF"/>
     <w:rsid w:val="0078240A"/>
     <w:rsid w:val="007827AA"/>
     <w:rsid w:val="007855D0"/>
     <w:rsid w:val="00787FE5"/>
     <w:rsid w:val="00790EC9"/>
     <w:rsid w:val="00793A35"/>
     <w:rsid w:val="00793E74"/>
     <w:rsid w:val="00796638"/>
     <w:rsid w:val="007A0046"/>
     <w:rsid w:val="007A0047"/>
     <w:rsid w:val="007A0878"/>
     <w:rsid w:val="007A18A0"/>
     <w:rsid w:val="007A1EE2"/>
     <w:rsid w:val="007A2BA5"/>
     <w:rsid w:val="007A3D0D"/>
     <w:rsid w:val="007A64C9"/>
+    <w:rsid w:val="007B2126"/>
     <w:rsid w:val="007B2445"/>
     <w:rsid w:val="007B2F3A"/>
     <w:rsid w:val="007B3E4E"/>
     <w:rsid w:val="007B425C"/>
     <w:rsid w:val="007B5033"/>
     <w:rsid w:val="007B5877"/>
     <w:rsid w:val="007B7DC2"/>
     <w:rsid w:val="007C02CF"/>
     <w:rsid w:val="007C0F86"/>
     <w:rsid w:val="007C266C"/>
     <w:rsid w:val="007C4665"/>
     <w:rsid w:val="007C4707"/>
     <w:rsid w:val="007C4A69"/>
     <w:rsid w:val="007C5306"/>
     <w:rsid w:val="007C5F0E"/>
     <w:rsid w:val="007C6121"/>
     <w:rsid w:val="007C736A"/>
     <w:rsid w:val="007D0AC7"/>
     <w:rsid w:val="007D30A7"/>
     <w:rsid w:val="007D35F1"/>
     <w:rsid w:val="007D39D2"/>
     <w:rsid w:val="007D6718"/>
     <w:rsid w:val="007E5503"/>
     <w:rsid w:val="007E5A78"/>
     <w:rsid w:val="007E5E95"/>
     <w:rsid w:val="007E6E6A"/>
     <w:rsid w:val="007E6F20"/>
     <w:rsid w:val="007F07AF"/>
     <w:rsid w:val="007F4BC9"/>
     <w:rsid w:val="008027DA"/>
     <w:rsid w:val="00802931"/>
     <w:rsid w:val="008029DD"/>
     <w:rsid w:val="00806710"/>
     <w:rsid w:val="00806A8D"/>
     <w:rsid w:val="00806E52"/>
     <w:rsid w:val="00806F4B"/>
     <w:rsid w:val="00807FEA"/>
     <w:rsid w:val="00811DD9"/>
+    <w:rsid w:val="00811F1A"/>
     <w:rsid w:val="008143DD"/>
     <w:rsid w:val="00814491"/>
     <w:rsid w:val="00814B00"/>
     <w:rsid w:val="00815499"/>
     <w:rsid w:val="008178C0"/>
     <w:rsid w:val="008202CD"/>
     <w:rsid w:val="00820657"/>
     <w:rsid w:val="00822CBD"/>
     <w:rsid w:val="008234F7"/>
     <w:rsid w:val="008274AD"/>
     <w:rsid w:val="00833AF4"/>
     <w:rsid w:val="00835E60"/>
     <w:rsid w:val="00837EF8"/>
     <w:rsid w:val="00840A03"/>
     <w:rsid w:val="00842F6F"/>
     <w:rsid w:val="00844B16"/>
     <w:rsid w:val="0084596A"/>
     <w:rsid w:val="00845A29"/>
     <w:rsid w:val="008465AD"/>
     <w:rsid w:val="008471E2"/>
     <w:rsid w:val="00850208"/>
     <w:rsid w:val="008542A9"/>
     <w:rsid w:val="008542B2"/>
     <w:rsid w:val="008548FE"/>
     <w:rsid w:val="00855F24"/>
@@ -7345,50 +7627,51 @@
     <w:rsid w:val="008810CC"/>
     <w:rsid w:val="0088160E"/>
     <w:rsid w:val="008837D0"/>
     <w:rsid w:val="0088543E"/>
     <w:rsid w:val="00885DB4"/>
     <w:rsid w:val="00885ED3"/>
     <w:rsid w:val="0089237D"/>
     <w:rsid w:val="00892C31"/>
     <w:rsid w:val="0089490F"/>
     <w:rsid w:val="00894B6E"/>
     <w:rsid w:val="00894F5C"/>
     <w:rsid w:val="0089552B"/>
     <w:rsid w:val="0089589D"/>
     <w:rsid w:val="00896EAD"/>
     <w:rsid w:val="008A05DE"/>
     <w:rsid w:val="008A1CE3"/>
     <w:rsid w:val="008A3EF2"/>
     <w:rsid w:val="008A4741"/>
     <w:rsid w:val="008A52D1"/>
     <w:rsid w:val="008A548A"/>
     <w:rsid w:val="008B0C9A"/>
     <w:rsid w:val="008B1034"/>
     <w:rsid w:val="008B2702"/>
     <w:rsid w:val="008B3E65"/>
     <w:rsid w:val="008B726D"/>
+    <w:rsid w:val="008B7821"/>
     <w:rsid w:val="008C0DE8"/>
     <w:rsid w:val="008C2494"/>
     <w:rsid w:val="008C62A4"/>
     <w:rsid w:val="008C7BAC"/>
     <w:rsid w:val="008D1D65"/>
     <w:rsid w:val="008D2887"/>
     <w:rsid w:val="008D2C33"/>
     <w:rsid w:val="008D45B1"/>
     <w:rsid w:val="008D4717"/>
     <w:rsid w:val="008D69DB"/>
     <w:rsid w:val="008E2772"/>
     <w:rsid w:val="008E330E"/>
     <w:rsid w:val="008E3A22"/>
     <w:rsid w:val="008E5D95"/>
     <w:rsid w:val="008E655C"/>
     <w:rsid w:val="008E6FC0"/>
     <w:rsid w:val="008E7342"/>
     <w:rsid w:val="008F10A4"/>
     <w:rsid w:val="008F1E15"/>
     <w:rsid w:val="008F472C"/>
     <w:rsid w:val="00901133"/>
     <w:rsid w:val="00902A24"/>
     <w:rsid w:val="00904463"/>
     <w:rsid w:val="0090471A"/>
     <w:rsid w:val="00906049"/>
@@ -7447,126 +7730,130 @@
     <w:rsid w:val="009A355C"/>
     <w:rsid w:val="009A4081"/>
     <w:rsid w:val="009A546B"/>
     <w:rsid w:val="009A5A4A"/>
     <w:rsid w:val="009A7010"/>
     <w:rsid w:val="009B30FD"/>
     <w:rsid w:val="009B467F"/>
     <w:rsid w:val="009B602E"/>
     <w:rsid w:val="009B7C84"/>
     <w:rsid w:val="009C58BC"/>
     <w:rsid w:val="009C6F6D"/>
     <w:rsid w:val="009D02CD"/>
     <w:rsid w:val="009D22A1"/>
     <w:rsid w:val="009D2616"/>
     <w:rsid w:val="009D4C56"/>
     <w:rsid w:val="009D50D8"/>
     <w:rsid w:val="009E1D08"/>
     <w:rsid w:val="009E1F62"/>
     <w:rsid w:val="009E4BAB"/>
     <w:rsid w:val="009E700C"/>
     <w:rsid w:val="009F0143"/>
     <w:rsid w:val="009F2795"/>
     <w:rsid w:val="009F4F06"/>
     <w:rsid w:val="009F5097"/>
     <w:rsid w:val="009F50B2"/>
+    <w:rsid w:val="009F54A5"/>
     <w:rsid w:val="009F59E0"/>
     <w:rsid w:val="009F5F95"/>
     <w:rsid w:val="009F63F0"/>
     <w:rsid w:val="009F745B"/>
     <w:rsid w:val="00A00739"/>
     <w:rsid w:val="00A011AA"/>
     <w:rsid w:val="00A019F1"/>
     <w:rsid w:val="00A022F1"/>
     <w:rsid w:val="00A02783"/>
     <w:rsid w:val="00A0437A"/>
     <w:rsid w:val="00A05A05"/>
     <w:rsid w:val="00A05D0E"/>
     <w:rsid w:val="00A067A8"/>
     <w:rsid w:val="00A076E7"/>
     <w:rsid w:val="00A07C78"/>
     <w:rsid w:val="00A11209"/>
     <w:rsid w:val="00A11313"/>
     <w:rsid w:val="00A1316C"/>
     <w:rsid w:val="00A14AA4"/>
     <w:rsid w:val="00A17A9D"/>
     <w:rsid w:val="00A17F6B"/>
     <w:rsid w:val="00A20723"/>
     <w:rsid w:val="00A20A80"/>
     <w:rsid w:val="00A20AB4"/>
     <w:rsid w:val="00A2241B"/>
     <w:rsid w:val="00A258DC"/>
     <w:rsid w:val="00A25934"/>
     <w:rsid w:val="00A25FD6"/>
     <w:rsid w:val="00A30A18"/>
     <w:rsid w:val="00A30F3D"/>
     <w:rsid w:val="00A3324C"/>
     <w:rsid w:val="00A33A26"/>
     <w:rsid w:val="00A3507A"/>
     <w:rsid w:val="00A366E9"/>
     <w:rsid w:val="00A36D91"/>
     <w:rsid w:val="00A375AE"/>
     <w:rsid w:val="00A439D7"/>
     <w:rsid w:val="00A4475D"/>
     <w:rsid w:val="00A44B7C"/>
     <w:rsid w:val="00A4607F"/>
     <w:rsid w:val="00A501F8"/>
     <w:rsid w:val="00A506BE"/>
+    <w:rsid w:val="00A52AE0"/>
     <w:rsid w:val="00A53D36"/>
     <w:rsid w:val="00A55C70"/>
     <w:rsid w:val="00A5756D"/>
     <w:rsid w:val="00A57A82"/>
     <w:rsid w:val="00A57CC5"/>
     <w:rsid w:val="00A60C87"/>
     <w:rsid w:val="00A611DF"/>
     <w:rsid w:val="00A61A48"/>
     <w:rsid w:val="00A626E1"/>
     <w:rsid w:val="00A641B5"/>
     <w:rsid w:val="00A64B96"/>
     <w:rsid w:val="00A64C82"/>
     <w:rsid w:val="00A64DE3"/>
     <w:rsid w:val="00A666B2"/>
+    <w:rsid w:val="00A7052F"/>
     <w:rsid w:val="00A73599"/>
     <w:rsid w:val="00A73D97"/>
     <w:rsid w:val="00A75012"/>
     <w:rsid w:val="00A7580D"/>
     <w:rsid w:val="00A763E4"/>
     <w:rsid w:val="00A77863"/>
     <w:rsid w:val="00A8039E"/>
     <w:rsid w:val="00A81B3A"/>
     <w:rsid w:val="00A82E80"/>
     <w:rsid w:val="00A83504"/>
     <w:rsid w:val="00A841BD"/>
     <w:rsid w:val="00A845BC"/>
     <w:rsid w:val="00A84D6F"/>
     <w:rsid w:val="00A863B9"/>
     <w:rsid w:val="00A867E0"/>
     <w:rsid w:val="00A8712D"/>
     <w:rsid w:val="00A87C7B"/>
     <w:rsid w:val="00A90B84"/>
     <w:rsid w:val="00A91722"/>
     <w:rsid w:val="00A93027"/>
+    <w:rsid w:val="00A9468F"/>
     <w:rsid w:val="00A94B58"/>
     <w:rsid w:val="00AA1A3B"/>
     <w:rsid w:val="00AA29DB"/>
     <w:rsid w:val="00AA2E25"/>
     <w:rsid w:val="00AA3640"/>
     <w:rsid w:val="00AA5375"/>
     <w:rsid w:val="00AA6BA2"/>
     <w:rsid w:val="00AB290C"/>
     <w:rsid w:val="00AB33BB"/>
     <w:rsid w:val="00AB43FB"/>
     <w:rsid w:val="00AB4753"/>
     <w:rsid w:val="00AB48EF"/>
     <w:rsid w:val="00AB6252"/>
     <w:rsid w:val="00AC1AAD"/>
     <w:rsid w:val="00AC38C8"/>
     <w:rsid w:val="00AC415C"/>
     <w:rsid w:val="00AC5E3F"/>
     <w:rsid w:val="00AC71B5"/>
     <w:rsid w:val="00AD11F0"/>
     <w:rsid w:val="00AD4ACE"/>
     <w:rsid w:val="00AD5CFD"/>
     <w:rsid w:val="00AD7146"/>
     <w:rsid w:val="00AE04CB"/>
     <w:rsid w:val="00AE1DD8"/>
     <w:rsid w:val="00AE2095"/>
@@ -7581,105 +7868,110 @@
     <w:rsid w:val="00AF303C"/>
     <w:rsid w:val="00AF4D27"/>
     <w:rsid w:val="00AF5690"/>
     <w:rsid w:val="00AF5B72"/>
     <w:rsid w:val="00B003B9"/>
     <w:rsid w:val="00B00B3F"/>
     <w:rsid w:val="00B0107B"/>
     <w:rsid w:val="00B02727"/>
     <w:rsid w:val="00B02D97"/>
     <w:rsid w:val="00B03134"/>
     <w:rsid w:val="00B04BEF"/>
     <w:rsid w:val="00B07B8E"/>
     <w:rsid w:val="00B10274"/>
     <w:rsid w:val="00B10ED7"/>
     <w:rsid w:val="00B13413"/>
     <w:rsid w:val="00B13655"/>
     <w:rsid w:val="00B142BB"/>
     <w:rsid w:val="00B145C3"/>
     <w:rsid w:val="00B1496A"/>
     <w:rsid w:val="00B14A88"/>
     <w:rsid w:val="00B14C87"/>
     <w:rsid w:val="00B15DB2"/>
     <w:rsid w:val="00B201E4"/>
     <w:rsid w:val="00B2038B"/>
     <w:rsid w:val="00B20523"/>
+    <w:rsid w:val="00B2056C"/>
     <w:rsid w:val="00B227A5"/>
     <w:rsid w:val="00B2619E"/>
+    <w:rsid w:val="00B26487"/>
     <w:rsid w:val="00B3001A"/>
     <w:rsid w:val="00B3133F"/>
     <w:rsid w:val="00B3361F"/>
     <w:rsid w:val="00B3477E"/>
     <w:rsid w:val="00B35D0D"/>
     <w:rsid w:val="00B36503"/>
     <w:rsid w:val="00B4125C"/>
     <w:rsid w:val="00B41D8C"/>
     <w:rsid w:val="00B42AFE"/>
     <w:rsid w:val="00B433C0"/>
     <w:rsid w:val="00B43807"/>
     <w:rsid w:val="00B44366"/>
     <w:rsid w:val="00B445C4"/>
     <w:rsid w:val="00B4567E"/>
     <w:rsid w:val="00B46315"/>
     <w:rsid w:val="00B46E36"/>
     <w:rsid w:val="00B5003F"/>
     <w:rsid w:val="00B50FCA"/>
     <w:rsid w:val="00B52FE9"/>
     <w:rsid w:val="00B54826"/>
     <w:rsid w:val="00B5564D"/>
     <w:rsid w:val="00B57302"/>
     <w:rsid w:val="00B57D95"/>
+    <w:rsid w:val="00B6032C"/>
     <w:rsid w:val="00B623CF"/>
+    <w:rsid w:val="00B655CF"/>
     <w:rsid w:val="00B7057A"/>
     <w:rsid w:val="00B70A2C"/>
     <w:rsid w:val="00B70E17"/>
     <w:rsid w:val="00B7180B"/>
     <w:rsid w:val="00B7208C"/>
     <w:rsid w:val="00B77D16"/>
     <w:rsid w:val="00B809AC"/>
     <w:rsid w:val="00B80FB8"/>
     <w:rsid w:val="00B81491"/>
     <w:rsid w:val="00B83909"/>
     <w:rsid w:val="00B8483D"/>
     <w:rsid w:val="00B92597"/>
     <w:rsid w:val="00B92E76"/>
     <w:rsid w:val="00B942C9"/>
     <w:rsid w:val="00B9482E"/>
     <w:rsid w:val="00B95E78"/>
     <w:rsid w:val="00BA0ACD"/>
     <w:rsid w:val="00BA2FF1"/>
     <w:rsid w:val="00BA3113"/>
     <w:rsid w:val="00BA31A2"/>
     <w:rsid w:val="00BA3464"/>
     <w:rsid w:val="00BA45D2"/>
     <w:rsid w:val="00BA5584"/>
     <w:rsid w:val="00BA5A34"/>
     <w:rsid w:val="00BA5BBD"/>
     <w:rsid w:val="00BA6CE8"/>
     <w:rsid w:val="00BA7586"/>
     <w:rsid w:val="00BB05F7"/>
     <w:rsid w:val="00BB1A16"/>
+    <w:rsid w:val="00BB1A79"/>
     <w:rsid w:val="00BB42CE"/>
     <w:rsid w:val="00BB4852"/>
     <w:rsid w:val="00BB50B1"/>
     <w:rsid w:val="00BB65F4"/>
     <w:rsid w:val="00BB6637"/>
     <w:rsid w:val="00BC04C6"/>
     <w:rsid w:val="00BD0FC0"/>
     <w:rsid w:val="00BD4F58"/>
     <w:rsid w:val="00BD530C"/>
     <w:rsid w:val="00BD536E"/>
     <w:rsid w:val="00BD5635"/>
     <w:rsid w:val="00BD569C"/>
     <w:rsid w:val="00BD61CD"/>
     <w:rsid w:val="00BD6CFD"/>
     <w:rsid w:val="00BD708A"/>
     <w:rsid w:val="00BD7651"/>
     <w:rsid w:val="00BD78B1"/>
     <w:rsid w:val="00BE1449"/>
     <w:rsid w:val="00BE19E4"/>
     <w:rsid w:val="00BE26C2"/>
     <w:rsid w:val="00BE7307"/>
     <w:rsid w:val="00BF16B6"/>
     <w:rsid w:val="00BF181A"/>
     <w:rsid w:val="00BF34CB"/>
     <w:rsid w:val="00BF4B60"/>
@@ -7758,79 +8050,81 @@
     <w:rsid w:val="00CA6228"/>
     <w:rsid w:val="00CA63EA"/>
     <w:rsid w:val="00CA6A5A"/>
     <w:rsid w:val="00CB41B8"/>
     <w:rsid w:val="00CB7793"/>
     <w:rsid w:val="00CB7D41"/>
     <w:rsid w:val="00CC0A62"/>
     <w:rsid w:val="00CC2019"/>
     <w:rsid w:val="00CC2882"/>
     <w:rsid w:val="00CC39C8"/>
     <w:rsid w:val="00CC3D5D"/>
     <w:rsid w:val="00CC5342"/>
     <w:rsid w:val="00CC5E12"/>
     <w:rsid w:val="00CD02AB"/>
     <w:rsid w:val="00CD0C8D"/>
     <w:rsid w:val="00CD114A"/>
     <w:rsid w:val="00CD1A95"/>
     <w:rsid w:val="00CD2826"/>
     <w:rsid w:val="00CD2BF4"/>
     <w:rsid w:val="00CD62D0"/>
     <w:rsid w:val="00CD65B2"/>
     <w:rsid w:val="00CD7B16"/>
     <w:rsid w:val="00CE0034"/>
     <w:rsid w:val="00CE5B92"/>
     <w:rsid w:val="00CE5F9D"/>
+    <w:rsid w:val="00CE6B52"/>
     <w:rsid w:val="00CE7124"/>
     <w:rsid w:val="00CF109F"/>
     <w:rsid w:val="00CF26E7"/>
     <w:rsid w:val="00CF2E1D"/>
     <w:rsid w:val="00CF3BDB"/>
     <w:rsid w:val="00CF3E45"/>
     <w:rsid w:val="00CF4C65"/>
     <w:rsid w:val="00CF71EF"/>
     <w:rsid w:val="00D0040C"/>
     <w:rsid w:val="00D006A0"/>
     <w:rsid w:val="00D014BA"/>
     <w:rsid w:val="00D01F64"/>
     <w:rsid w:val="00D021D7"/>
     <w:rsid w:val="00D05FB8"/>
     <w:rsid w:val="00D0610F"/>
     <w:rsid w:val="00D078B8"/>
     <w:rsid w:val="00D10C99"/>
     <w:rsid w:val="00D13635"/>
     <w:rsid w:val="00D1476A"/>
     <w:rsid w:val="00D1573B"/>
     <w:rsid w:val="00D20C84"/>
     <w:rsid w:val="00D20DA0"/>
     <w:rsid w:val="00D265F8"/>
     <w:rsid w:val="00D268E6"/>
     <w:rsid w:val="00D26D79"/>
     <w:rsid w:val="00D3430F"/>
     <w:rsid w:val="00D37C94"/>
     <w:rsid w:val="00D42421"/>
     <w:rsid w:val="00D42AA7"/>
+    <w:rsid w:val="00D43435"/>
     <w:rsid w:val="00D43D31"/>
     <w:rsid w:val="00D44294"/>
     <w:rsid w:val="00D46B39"/>
     <w:rsid w:val="00D533A4"/>
     <w:rsid w:val="00D56FFE"/>
     <w:rsid w:val="00D570EE"/>
     <w:rsid w:val="00D57608"/>
     <w:rsid w:val="00D6014B"/>
     <w:rsid w:val="00D605F0"/>
     <w:rsid w:val="00D60FF3"/>
     <w:rsid w:val="00D62148"/>
     <w:rsid w:val="00D636CC"/>
     <w:rsid w:val="00D63849"/>
     <w:rsid w:val="00D65DB2"/>
     <w:rsid w:val="00D66E19"/>
     <w:rsid w:val="00D6761A"/>
     <w:rsid w:val="00D72393"/>
     <w:rsid w:val="00D72C24"/>
     <w:rsid w:val="00D72E30"/>
     <w:rsid w:val="00D7326E"/>
     <w:rsid w:val="00D736F2"/>
     <w:rsid w:val="00D80819"/>
     <w:rsid w:val="00D82D6F"/>
     <w:rsid w:val="00D82E73"/>
     <w:rsid w:val="00D83691"/>
@@ -7854,110 +8148,114 @@
     <w:rsid w:val="00DA58AD"/>
     <w:rsid w:val="00DA7761"/>
     <w:rsid w:val="00DB190B"/>
     <w:rsid w:val="00DB2C7D"/>
     <w:rsid w:val="00DB2FD9"/>
     <w:rsid w:val="00DB3CF1"/>
     <w:rsid w:val="00DB5A93"/>
     <w:rsid w:val="00DB73D9"/>
     <w:rsid w:val="00DC09ED"/>
     <w:rsid w:val="00DC2EB1"/>
     <w:rsid w:val="00DC7B6C"/>
     <w:rsid w:val="00DD06E5"/>
     <w:rsid w:val="00DD2E9C"/>
     <w:rsid w:val="00DD2EC5"/>
     <w:rsid w:val="00DD3712"/>
     <w:rsid w:val="00DD45A8"/>
     <w:rsid w:val="00DD55D1"/>
     <w:rsid w:val="00DD58B6"/>
     <w:rsid w:val="00DD63EE"/>
     <w:rsid w:val="00DD70E5"/>
     <w:rsid w:val="00DE06D9"/>
     <w:rsid w:val="00DE3912"/>
     <w:rsid w:val="00DE4BD4"/>
     <w:rsid w:val="00DE734D"/>
     <w:rsid w:val="00DF010F"/>
+    <w:rsid w:val="00DF02CC"/>
     <w:rsid w:val="00DF0666"/>
     <w:rsid w:val="00DF1399"/>
     <w:rsid w:val="00DF486A"/>
     <w:rsid w:val="00DF78B6"/>
     <w:rsid w:val="00DF7C75"/>
     <w:rsid w:val="00E00B3B"/>
     <w:rsid w:val="00E0145F"/>
     <w:rsid w:val="00E021CB"/>
     <w:rsid w:val="00E0346F"/>
     <w:rsid w:val="00E03CB5"/>
     <w:rsid w:val="00E06EC8"/>
     <w:rsid w:val="00E071E3"/>
     <w:rsid w:val="00E105C9"/>
     <w:rsid w:val="00E117BB"/>
     <w:rsid w:val="00E11C13"/>
     <w:rsid w:val="00E11E03"/>
     <w:rsid w:val="00E1227B"/>
     <w:rsid w:val="00E12A37"/>
     <w:rsid w:val="00E12D73"/>
     <w:rsid w:val="00E13DC6"/>
     <w:rsid w:val="00E13FF7"/>
     <w:rsid w:val="00E15B80"/>
     <w:rsid w:val="00E1606D"/>
     <w:rsid w:val="00E20A05"/>
     <w:rsid w:val="00E21920"/>
     <w:rsid w:val="00E21BCC"/>
     <w:rsid w:val="00E24577"/>
     <w:rsid w:val="00E24AE6"/>
     <w:rsid w:val="00E24FBD"/>
     <w:rsid w:val="00E27823"/>
     <w:rsid w:val="00E3048A"/>
     <w:rsid w:val="00E305DF"/>
+    <w:rsid w:val="00E3083D"/>
     <w:rsid w:val="00E340D5"/>
     <w:rsid w:val="00E360F5"/>
     <w:rsid w:val="00E3782E"/>
     <w:rsid w:val="00E401B8"/>
     <w:rsid w:val="00E4078B"/>
     <w:rsid w:val="00E4172A"/>
     <w:rsid w:val="00E428E1"/>
     <w:rsid w:val="00E42A22"/>
     <w:rsid w:val="00E431D9"/>
     <w:rsid w:val="00E4392A"/>
     <w:rsid w:val="00E4413C"/>
     <w:rsid w:val="00E45F79"/>
     <w:rsid w:val="00E46E66"/>
     <w:rsid w:val="00E475C5"/>
     <w:rsid w:val="00E50D16"/>
     <w:rsid w:val="00E51472"/>
     <w:rsid w:val="00E51683"/>
     <w:rsid w:val="00E51722"/>
+    <w:rsid w:val="00E51B14"/>
     <w:rsid w:val="00E523BE"/>
     <w:rsid w:val="00E536B5"/>
     <w:rsid w:val="00E53A60"/>
     <w:rsid w:val="00E548E3"/>
     <w:rsid w:val="00E558AB"/>
     <w:rsid w:val="00E565A9"/>
     <w:rsid w:val="00E56938"/>
     <w:rsid w:val="00E5694D"/>
     <w:rsid w:val="00E60E55"/>
     <w:rsid w:val="00E63B8F"/>
+    <w:rsid w:val="00E66488"/>
     <w:rsid w:val="00E700DE"/>
     <w:rsid w:val="00E7104B"/>
     <w:rsid w:val="00E7518C"/>
     <w:rsid w:val="00E75471"/>
     <w:rsid w:val="00E76420"/>
     <w:rsid w:val="00E76C14"/>
     <w:rsid w:val="00E80865"/>
     <w:rsid w:val="00E825C3"/>
     <w:rsid w:val="00E827E9"/>
     <w:rsid w:val="00E8745B"/>
     <w:rsid w:val="00E915D0"/>
     <w:rsid w:val="00E92DEB"/>
     <w:rsid w:val="00E93194"/>
     <w:rsid w:val="00E93FAA"/>
     <w:rsid w:val="00E96359"/>
     <w:rsid w:val="00EA10AF"/>
     <w:rsid w:val="00EA3B4D"/>
     <w:rsid w:val="00EA595F"/>
     <w:rsid w:val="00EA642C"/>
     <w:rsid w:val="00EA678F"/>
     <w:rsid w:val="00EA7463"/>
     <w:rsid w:val="00EB529A"/>
     <w:rsid w:val="00EB54AC"/>
     <w:rsid w:val="00EB70AB"/>
     <w:rsid w:val="00EB714C"/>
@@ -8010,50 +8308,51 @@
     <w:rsid w:val="00F41B62"/>
     <w:rsid w:val="00F421E5"/>
     <w:rsid w:val="00F43D28"/>
     <w:rsid w:val="00F454D4"/>
     <w:rsid w:val="00F50415"/>
     <w:rsid w:val="00F504CE"/>
     <w:rsid w:val="00F50797"/>
     <w:rsid w:val="00F50CC1"/>
     <w:rsid w:val="00F5152F"/>
     <w:rsid w:val="00F51C52"/>
     <w:rsid w:val="00F53B92"/>
     <w:rsid w:val="00F53BD2"/>
     <w:rsid w:val="00F54DBE"/>
     <w:rsid w:val="00F5525C"/>
     <w:rsid w:val="00F5540F"/>
     <w:rsid w:val="00F57B5C"/>
     <w:rsid w:val="00F612E8"/>
     <w:rsid w:val="00F61A15"/>
     <w:rsid w:val="00F6391D"/>
     <w:rsid w:val="00F63EE2"/>
     <w:rsid w:val="00F6412B"/>
     <w:rsid w:val="00F6539B"/>
     <w:rsid w:val="00F666F6"/>
     <w:rsid w:val="00F67D78"/>
     <w:rsid w:val="00F7101C"/>
+    <w:rsid w:val="00F7247F"/>
     <w:rsid w:val="00F724AD"/>
     <w:rsid w:val="00F72C22"/>
     <w:rsid w:val="00F73BD6"/>
     <w:rsid w:val="00F73DB3"/>
     <w:rsid w:val="00F76B12"/>
     <w:rsid w:val="00F76B3C"/>
     <w:rsid w:val="00F77C6B"/>
     <w:rsid w:val="00F8047E"/>
     <w:rsid w:val="00F8148B"/>
     <w:rsid w:val="00F82486"/>
     <w:rsid w:val="00F834AA"/>
     <w:rsid w:val="00F84B5B"/>
     <w:rsid w:val="00F87F14"/>
     <w:rsid w:val="00F90CC2"/>
     <w:rsid w:val="00F90D3F"/>
     <w:rsid w:val="00F90F23"/>
     <w:rsid w:val="00F915FB"/>
     <w:rsid w:val="00F92722"/>
     <w:rsid w:val="00F92C0B"/>
     <w:rsid w:val="00F95AAE"/>
     <w:rsid w:val="00F95F9F"/>
     <w:rsid w:val="00FA05E8"/>
     <w:rsid w:val="00FA13ED"/>
     <w:rsid w:val="00FA2B79"/>
     <w:rsid w:val="00FA38D8"/>
@@ -8530,51 +8829,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00763A5C"/>
+    <w:rsid w:val="00E3083D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D90411"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="600"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
@@ -10466,247 +10765,259 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00634DCE"/>
     <w:rsid w:val="00006359"/>
     <w:rsid w:val="0003102E"/>
     <w:rsid w:val="00032CFC"/>
+    <w:rsid w:val="000455E5"/>
     <w:rsid w:val="00073D26"/>
     <w:rsid w:val="0007643E"/>
     <w:rsid w:val="000A3B75"/>
     <w:rsid w:val="000C439C"/>
     <w:rsid w:val="000D0572"/>
     <w:rsid w:val="000F234F"/>
     <w:rsid w:val="001110DE"/>
     <w:rsid w:val="00116EFB"/>
     <w:rsid w:val="00137C64"/>
     <w:rsid w:val="0015123D"/>
     <w:rsid w:val="0015687B"/>
     <w:rsid w:val="00164ECE"/>
     <w:rsid w:val="001656FC"/>
     <w:rsid w:val="00177385"/>
     <w:rsid w:val="001867BC"/>
     <w:rsid w:val="0019386A"/>
     <w:rsid w:val="001B6B7A"/>
     <w:rsid w:val="001D7F7F"/>
     <w:rsid w:val="00213A50"/>
     <w:rsid w:val="002151AF"/>
     <w:rsid w:val="002274E1"/>
     <w:rsid w:val="002447E8"/>
+    <w:rsid w:val="00256A57"/>
     <w:rsid w:val="002A6195"/>
     <w:rsid w:val="002D611C"/>
     <w:rsid w:val="002E2CCD"/>
     <w:rsid w:val="002F0841"/>
     <w:rsid w:val="00300C7C"/>
     <w:rsid w:val="00306192"/>
     <w:rsid w:val="00351406"/>
     <w:rsid w:val="0035245F"/>
     <w:rsid w:val="00354CB5"/>
     <w:rsid w:val="00370112"/>
     <w:rsid w:val="00383BE0"/>
     <w:rsid w:val="00385B56"/>
     <w:rsid w:val="003957B9"/>
     <w:rsid w:val="003A03CD"/>
     <w:rsid w:val="003A232E"/>
     <w:rsid w:val="003C6E86"/>
     <w:rsid w:val="00413728"/>
     <w:rsid w:val="00424F45"/>
     <w:rsid w:val="004301A2"/>
     <w:rsid w:val="00432B47"/>
     <w:rsid w:val="004336D0"/>
     <w:rsid w:val="004914C4"/>
     <w:rsid w:val="004E1F6F"/>
+    <w:rsid w:val="004E58F7"/>
     <w:rsid w:val="00506682"/>
     <w:rsid w:val="00523B42"/>
+    <w:rsid w:val="005312DB"/>
     <w:rsid w:val="00550640"/>
     <w:rsid w:val="00553C01"/>
     <w:rsid w:val="00575BD8"/>
+    <w:rsid w:val="005876CE"/>
     <w:rsid w:val="005953A0"/>
     <w:rsid w:val="005A158D"/>
     <w:rsid w:val="005A2D02"/>
     <w:rsid w:val="005B78EB"/>
     <w:rsid w:val="005C156C"/>
     <w:rsid w:val="005C4FDB"/>
     <w:rsid w:val="005E5268"/>
     <w:rsid w:val="005F27CD"/>
     <w:rsid w:val="005F3572"/>
     <w:rsid w:val="005F64E4"/>
     <w:rsid w:val="0061270A"/>
     <w:rsid w:val="00620FE5"/>
     <w:rsid w:val="00624E73"/>
     <w:rsid w:val="00634DCE"/>
     <w:rsid w:val="00667B0C"/>
     <w:rsid w:val="00673806"/>
     <w:rsid w:val="00694450"/>
     <w:rsid w:val="00694BA6"/>
     <w:rsid w:val="006C5FB8"/>
     <w:rsid w:val="00722234"/>
     <w:rsid w:val="0078240A"/>
     <w:rsid w:val="00787FE5"/>
     <w:rsid w:val="007933FB"/>
     <w:rsid w:val="007976D5"/>
     <w:rsid w:val="007B4703"/>
     <w:rsid w:val="007C02CF"/>
     <w:rsid w:val="007C2889"/>
     <w:rsid w:val="007D3F5E"/>
     <w:rsid w:val="007D60E3"/>
     <w:rsid w:val="00815499"/>
     <w:rsid w:val="00817B11"/>
     <w:rsid w:val="00824EDE"/>
     <w:rsid w:val="008768BF"/>
     <w:rsid w:val="0089552B"/>
     <w:rsid w:val="00912306"/>
     <w:rsid w:val="009325EB"/>
     <w:rsid w:val="00940423"/>
     <w:rsid w:val="009617E4"/>
     <w:rsid w:val="009879BF"/>
     <w:rsid w:val="009B4682"/>
     <w:rsid w:val="009E700C"/>
+    <w:rsid w:val="00A4054A"/>
     <w:rsid w:val="00A439D7"/>
     <w:rsid w:val="00A57455"/>
     <w:rsid w:val="00A623FB"/>
+    <w:rsid w:val="00A7052F"/>
     <w:rsid w:val="00A73C73"/>
     <w:rsid w:val="00A845BC"/>
+    <w:rsid w:val="00A9468F"/>
     <w:rsid w:val="00AA0F59"/>
     <w:rsid w:val="00AB48EF"/>
     <w:rsid w:val="00AE7AC6"/>
+    <w:rsid w:val="00B26487"/>
     <w:rsid w:val="00B40F78"/>
     <w:rsid w:val="00B67CDD"/>
     <w:rsid w:val="00B7180B"/>
     <w:rsid w:val="00B777D9"/>
     <w:rsid w:val="00B92E76"/>
+    <w:rsid w:val="00B962CB"/>
     <w:rsid w:val="00BA0ACD"/>
+    <w:rsid w:val="00BB1A79"/>
+    <w:rsid w:val="00BF67E3"/>
     <w:rsid w:val="00C03047"/>
     <w:rsid w:val="00C038AF"/>
     <w:rsid w:val="00C444D7"/>
     <w:rsid w:val="00C526F4"/>
     <w:rsid w:val="00C53948"/>
     <w:rsid w:val="00C7328C"/>
     <w:rsid w:val="00C83030"/>
     <w:rsid w:val="00C9228F"/>
     <w:rsid w:val="00CA1DA3"/>
     <w:rsid w:val="00CA6028"/>
     <w:rsid w:val="00CB7D41"/>
     <w:rsid w:val="00CD2BF4"/>
     <w:rsid w:val="00CE21F3"/>
     <w:rsid w:val="00CE5F9D"/>
     <w:rsid w:val="00CF5CEE"/>
     <w:rsid w:val="00D0040C"/>
     <w:rsid w:val="00D0637F"/>
     <w:rsid w:val="00D4468F"/>
     <w:rsid w:val="00D65DB2"/>
     <w:rsid w:val="00D83271"/>
     <w:rsid w:val="00D95C88"/>
+    <w:rsid w:val="00DD7C0B"/>
+    <w:rsid w:val="00DF02CC"/>
     <w:rsid w:val="00E41B61"/>
     <w:rsid w:val="00E51683"/>
     <w:rsid w:val="00E76420"/>
     <w:rsid w:val="00E973B3"/>
     <w:rsid w:val="00EB529A"/>
     <w:rsid w:val="00F00460"/>
     <w:rsid w:val="00F13662"/>
     <w:rsid w:val="00F168AA"/>
     <w:rsid w:val="00F24B27"/>
     <w:rsid w:val="00F26240"/>
     <w:rsid w:val="00F43D28"/>
     <w:rsid w:val="00F4459E"/>
     <w:rsid w:val="00F6380A"/>
     <w:rsid w:val="00F86C54"/>
     <w:rsid w:val="00FC7581"/>
     <w:rsid w:val="00FD1595"/>
     <w:rsid w:val="00FD7D0C"/>
     <w:rsid w:val="00FF5FF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -11436,60 +11747,109 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
-  <PublishDate>2026-02-11T00:00:00</PublishDate>
+  <PublishDate>2026-05-05T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="e4acdb04-9bbf-43d9-8455-757accdc3a2a">
+      <UserInfo>
+        <DisplayName>Sekretariat GyGe</DisplayName>
+        <AccountId>21</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>SharingLinks.77bfb141-0fc3-44d0-82b0-187531455541.AnonymousEdit.45128f46-64d6-47bf-954d-84b6c3a91d51</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Limited Access System Group For Web baa0886b-ca5e-4e82-aeb0-be22d56ea275</DisplayName>
+        <AccountId>16</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>SharingLinks.77bfb141-0fc3-44d0-82b0-187531455541.AnonymousView.13d2e780-34fc-4f94-907d-d73c63243944</DisplayName>
+        <AccountId>17</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Peter Nelle</DisplayName>
+        <AccountId>25</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>SharingLinks.0e53b758-e8c0-409e-b36a-011286def1e1.Flexible.de466abe-d8e3-4c32-8faa-987de107b81d</DisplayName>
+        <AccountId>24</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Praba G</DisplayName>
+        <AccountId>54</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Praba GyGe</DisplayName>
+        <AccountId>55</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010000DAC02D4E0AFA44BDB35130E0148DF9" ma:contentTypeVersion="6" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="07e3724f75d116c06cebb51e0ef02e9e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0a1f010e-34df-4969-8893-e4d6200455e8" xmlns:ns3="e4acdb04-9bbf-43d9-8455-757accdc3a2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="27eefca0be7f756515f9b4112713e0a1" ns2:_="" ns3:_="">
     <xsd:import namespace="0a1f010e-34df-4969-8893-e4d6200455e8"/>
     <xsd:import namespace="e4acdb04-9bbf-43d9-8455-757accdc3a2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0a1f010e-34df-4969-8893-e4d6200455e8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -11622,195 +11982,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...45 lines deleted...]
-</p:properties>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...2 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A304090-37E1-4F9D-B450-021E23CF5E96}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e4acdb04-9bbf-43d9-8455-757accdc3a2a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{660C27DF-6A2D-4FE5-A6C7-6912481DAF6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0a1f010e-34df-4969-8893-e4d6200455e8"/>
     <ds:schemaRef ds:uri="e4acdb04-9bbf-43d9-8455-757accdc3a2a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A304090-37E1-4F9D-B450-021E23CF5E96}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7EE4372-E8A8-40F2-85EA-BEE31E2B6A15}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7EE4372-E8A8-40F2-85EA-BEE31E2B6A15}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{330948D3-7FAE-4316-BF53-0BC794992B1D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>GyGe.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3871</Characters>
+  <Pages>4</Pages>
+  <Words>702</Words>
+  <Characters>4423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>168</Lines>
-  <Paragraphs>133</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Praxissemester 02/2026: Termine der Begleitveranstaltungen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Zentrum für schulpraktische Lehrerausbildung Rheine</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4396</CharactersWithSpaces>
+  <CharactersWithSpaces>5115</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Praxissemester 02/2026: Termine der Begleitveranstaltungen</dc:title>
   <dc:subject/>
   <dc:creator>Christian</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>50e4cd89-df6a-4c97-a75c-64a4c52b2314</vt:lpwstr>