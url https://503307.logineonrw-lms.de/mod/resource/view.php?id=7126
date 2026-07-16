--- v2 (2026-05-05)
+++ v3 (2026-07-16)
@@ -1622,99 +1622,105 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="532318B2" w14:textId="1530CA5A" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 19.06.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>08:15 Uhr – 11:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="047753C9" w14:textId="38431C29" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
+          <w:p w14:paraId="047753C9" w14:textId="4C15E778" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="005173BC">
-              <w:t>CH, E (mit Zweitfach BI, GE, S, SW), IF, MU, PA, SP</w:t>
+              <w:t>CH, E (mit Zweitfach BI, GE, S, SW), IF, MU</w:t>
+            </w:r>
+            <w:r w:rsidR="00554FF6">
+              <w:t xml:space="preserve"> (Ort der Veranstaltung AJG Neuenkirchen)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005173BC">
+              <w:t>, PA, SP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062708A" w14:paraId="6D13A593" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6344DC76" w14:textId="341956D1" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 19.06.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>12:15 Uhr – 15:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63CA906E" w14:textId="4FDA581E" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
+          <w:p w14:paraId="63CA906E" w14:textId="5342EE4A" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE26C2">
-              <w:t>BI, D (mit Zweitfach EK, PA, PL, S, SW), E (mit Zweitfach D, EK, KR, MU, PA, SP), GE, N, PH</w:t>
+              <w:t>BI, D (mit Zweitfach EK, PA, PL, S, SW), E (mit Zweitfach D, EK, KR, MU, PA, SP), GE, N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062708A" w14:paraId="1BBBBC4E" w14:textId="77777777" w:rsidTr="00DB5A93">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="498F722F" w14:textId="19E31E30" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 26.06.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
@@ -1749,57 +1755,57 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C33AFAA" w14:textId="2C9D077D" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Fr., 26.06.2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>12:15 Uhr – 15:30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35E6D07E" w14:textId="0F60F2DF" w:rsidR="0062708A" w:rsidRDefault="0062708A" w:rsidP="0062708A">
+          <w:p w14:paraId="35E6D07E" w14:textId="5FDC766F" w:rsidR="0062708A" w:rsidRDefault="000A41D8" w:rsidP="0062708A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Ausweichtermin</w:t>
+              <w:t>PH</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A1BE5E5" w14:textId="7E7D4343" w:rsidR="00A022F1" w:rsidRDefault="00A022F1">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D0FE75F" w14:textId="5DB3C2A4" w:rsidR="00BD708A" w:rsidRDefault="00BD708A" w:rsidP="00BB1A16">
       <w:r>
         <w:t>Als Praxissemesterstudierende*r nehmen Sie a</w:t>
       </w:r>
       <w:r w:rsidR="00C42D09">
         <w:t>n der Einführungsveranstaltung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sowie an insgesamt neun Begleitveranstaltungen teil: Drei überfachliche Begleitveranstaltungen sowie jeweils </w:t>
       </w:r>
       <w:r w:rsidR="007D39D2">
         <w:t>drei</w:t>
       </w:r>
       <w:r>
@@ -2651,67 +2657,67 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5541C674" w14:textId="77777777" w:rsidR="002318B8" w:rsidRDefault="002318B8">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002318B8" w:rsidSect="001123C8">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1021" w:right="1276" w:bottom="1021" w:left="1276" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B7AEC1C" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16">
+    <w:p w14:paraId="7F960073" w14:textId="77777777" w:rsidR="007D20DC" w:rsidRDefault="007D20DC" w:rsidP="00BB1A16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C0B4C2" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16"/>
+    <w:p w14:paraId="389C3131" w14:textId="77777777" w:rsidR="007D20DC" w:rsidRDefault="007D20DC" w:rsidP="00BB1A16"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62688054" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16">
+    <w:p w14:paraId="40744390" w14:textId="77777777" w:rsidR="007D20DC" w:rsidRDefault="007D20DC" w:rsidP="00BB1A16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0FF78C" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16"/>
+    <w:p w14:paraId="4750CC32" w14:textId="77777777" w:rsidR="007D20DC" w:rsidRDefault="007D20DC" w:rsidP="00BB1A16"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A1828D3" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30">
+    <w:p w14:paraId="4EC10537" w14:textId="77777777" w:rsidR="007D20DC" w:rsidRDefault="007D20DC">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2740,85 +2746,85 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="488D8660" w14:textId="05B70188" w:rsidR="00F7101C" w:rsidRPr="008610AB" w:rsidRDefault="00F7101C" w:rsidP="0029799A">
+  <w:p w14:paraId="488D8660" w14:textId="7C154E74" w:rsidR="00F7101C" w:rsidRPr="008610AB" w:rsidRDefault="00F7101C" w:rsidP="0029799A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="5A8CAA"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6210"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0029799A">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="008610AB">
       <w:t xml:space="preserve">Stand: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Veröffentlichungsdatum"/>
         <w:tag w:val=""/>
         <w:id w:val="795108845"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
-        <w:date w:fullDate="2026-05-05T00:00:00Z">
+        <w:date w:fullDate="2026-06-02T00:00:00Z">
           <w:dateFormat w:val="d. MMMM yyyy"/>
           <w:lid w:val="de-DE"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00B2056C">
-          <w:t>5. Mai 2026</w:t>
+        <w:r w:rsidR="00C820A6">
+          <w:t>2. Juni 2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="7868E8EA" w14:textId="7DD47B0A" w:rsidR="00F7101C" w:rsidRPr="00C03B33" w:rsidRDefault="00F7101C" w:rsidP="008610AB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:i w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t>Seminar für das Lehramt an Gymnasien und Gesamtschulen</w:t>
     </w:r>
     <w:r w:rsidRPr="008610AB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="6D51F3CB">
       <w:rPr>
         <w:i w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:r w:rsidRPr="6D51F3CB">
       <w:rPr>
@@ -2877,66 +2883,66 @@
         <w:i w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007765F0">
       <w:rPr>
         <w:i w:val="0"/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="6D51F3CB">
       <w:rPr>
         <w:i w:val="0"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62A5813E" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16">
+    <w:p w14:paraId="407C198F" w14:textId="77777777" w:rsidR="007D20DC" w:rsidRDefault="007D20DC" w:rsidP="00BB1A16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="208A48FE" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16">
+    <w:p w14:paraId="737DC985" w14:textId="77777777" w:rsidR="007D20DC" w:rsidRDefault="007D20DC" w:rsidP="00BB1A16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741EF1BE" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30" w:rsidP="00BB1A16"/>
+    <w:p w14:paraId="3BA8DAF1" w14:textId="77777777" w:rsidR="007D20DC" w:rsidRDefault="007D20DC" w:rsidP="00BB1A16"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="73DBF63F" w14:textId="77777777" w:rsidR="006A1A30" w:rsidRDefault="006A1A30">
+    <w:p w14:paraId="684B2508" w14:textId="77777777" w:rsidR="007D20DC" w:rsidRDefault="007D20DC">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E69F024" w14:textId="0DA70463" w:rsidR="00F7101C" w:rsidRDefault="00F7101C" w:rsidP="007A1EE2">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="2" w:color="5A8CAA"/>
       </w:pBdr>
       <w:ind w:left="1560"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="536F0E72" wp14:editId="668A01A8">
@@ -6862,50 +6868,51 @@
     <w:rsid w:val="00063DA8"/>
     <w:rsid w:val="00067F75"/>
     <w:rsid w:val="00071186"/>
     <w:rsid w:val="00071D5D"/>
     <w:rsid w:val="000733EF"/>
     <w:rsid w:val="000766FC"/>
     <w:rsid w:val="0008030F"/>
     <w:rsid w:val="0008239A"/>
     <w:rsid w:val="00082488"/>
     <w:rsid w:val="000835B2"/>
     <w:rsid w:val="00083DC9"/>
     <w:rsid w:val="000873F9"/>
     <w:rsid w:val="000876EF"/>
     <w:rsid w:val="00087948"/>
     <w:rsid w:val="00087ACF"/>
     <w:rsid w:val="00090F74"/>
     <w:rsid w:val="000941CB"/>
     <w:rsid w:val="000946EB"/>
     <w:rsid w:val="0009567B"/>
     <w:rsid w:val="000A0349"/>
     <w:rsid w:val="000A0725"/>
     <w:rsid w:val="000A2510"/>
     <w:rsid w:val="000A313A"/>
     <w:rsid w:val="000A39C6"/>
     <w:rsid w:val="000A3B75"/>
+    <w:rsid w:val="000A41D8"/>
     <w:rsid w:val="000A50C5"/>
     <w:rsid w:val="000A5459"/>
     <w:rsid w:val="000A6E8F"/>
     <w:rsid w:val="000A72AC"/>
     <w:rsid w:val="000A759C"/>
     <w:rsid w:val="000A7D6D"/>
     <w:rsid w:val="000B0A43"/>
     <w:rsid w:val="000B19E2"/>
     <w:rsid w:val="000B36E7"/>
     <w:rsid w:val="000B506C"/>
     <w:rsid w:val="000B5447"/>
     <w:rsid w:val="000B5C0B"/>
     <w:rsid w:val="000B5E54"/>
     <w:rsid w:val="000B7E20"/>
     <w:rsid w:val="000B7F9B"/>
     <w:rsid w:val="000C1CFF"/>
     <w:rsid w:val="000C1D21"/>
     <w:rsid w:val="000C1ED2"/>
     <w:rsid w:val="000C4380"/>
     <w:rsid w:val="000C442A"/>
     <w:rsid w:val="000C5564"/>
     <w:rsid w:val="000C5894"/>
     <w:rsid w:val="000D0572"/>
     <w:rsid w:val="000D283C"/>
     <w:rsid w:val="000E0B7E"/>
@@ -7300,97 +7307,99 @@
     <w:rsid w:val="00512FFA"/>
     <w:rsid w:val="005149A7"/>
     <w:rsid w:val="00514AC6"/>
     <w:rsid w:val="005173BC"/>
     <w:rsid w:val="0051754F"/>
     <w:rsid w:val="00520D99"/>
     <w:rsid w:val="00521666"/>
     <w:rsid w:val="00522461"/>
     <w:rsid w:val="005234E8"/>
     <w:rsid w:val="00523B42"/>
     <w:rsid w:val="00524E7E"/>
     <w:rsid w:val="00525023"/>
     <w:rsid w:val="00525471"/>
     <w:rsid w:val="0052684E"/>
     <w:rsid w:val="0052726D"/>
     <w:rsid w:val="00527725"/>
     <w:rsid w:val="0053255C"/>
     <w:rsid w:val="00536120"/>
     <w:rsid w:val="0053639E"/>
     <w:rsid w:val="0053725F"/>
     <w:rsid w:val="00540BCE"/>
     <w:rsid w:val="00541918"/>
     <w:rsid w:val="00550640"/>
     <w:rsid w:val="0055358C"/>
     <w:rsid w:val="00553C01"/>
+    <w:rsid w:val="00554FF6"/>
     <w:rsid w:val="0055566C"/>
     <w:rsid w:val="00556556"/>
     <w:rsid w:val="00557CDF"/>
     <w:rsid w:val="00560A44"/>
     <w:rsid w:val="00562AA4"/>
     <w:rsid w:val="0056726B"/>
     <w:rsid w:val="00572007"/>
     <w:rsid w:val="00575CF0"/>
     <w:rsid w:val="0057691F"/>
     <w:rsid w:val="00577AB6"/>
     <w:rsid w:val="00580E0A"/>
     <w:rsid w:val="00581848"/>
     <w:rsid w:val="00582E26"/>
     <w:rsid w:val="00584926"/>
     <w:rsid w:val="0058584E"/>
     <w:rsid w:val="00587881"/>
     <w:rsid w:val="00590314"/>
     <w:rsid w:val="00590A43"/>
     <w:rsid w:val="00592105"/>
     <w:rsid w:val="00592D37"/>
     <w:rsid w:val="00594C19"/>
     <w:rsid w:val="00594C7C"/>
     <w:rsid w:val="00596C80"/>
     <w:rsid w:val="005A076F"/>
     <w:rsid w:val="005A158D"/>
     <w:rsid w:val="005A2123"/>
     <w:rsid w:val="005A240E"/>
     <w:rsid w:val="005A2D02"/>
     <w:rsid w:val="005A449C"/>
     <w:rsid w:val="005A555D"/>
     <w:rsid w:val="005A5F00"/>
     <w:rsid w:val="005B2D4F"/>
     <w:rsid w:val="005B4595"/>
     <w:rsid w:val="005B5BCE"/>
     <w:rsid w:val="005B62A0"/>
     <w:rsid w:val="005B6788"/>
     <w:rsid w:val="005B730D"/>
     <w:rsid w:val="005B79A1"/>
     <w:rsid w:val="005C1915"/>
     <w:rsid w:val="005C1E8C"/>
     <w:rsid w:val="005C46B0"/>
     <w:rsid w:val="005C4C47"/>
     <w:rsid w:val="005C4FDB"/>
     <w:rsid w:val="005C75D5"/>
     <w:rsid w:val="005D0089"/>
     <w:rsid w:val="005D09C7"/>
     <w:rsid w:val="005D1D31"/>
+    <w:rsid w:val="005D26D2"/>
     <w:rsid w:val="005D3969"/>
     <w:rsid w:val="005D7C5C"/>
     <w:rsid w:val="005E2EAB"/>
     <w:rsid w:val="005E43AD"/>
     <w:rsid w:val="005E4A0B"/>
     <w:rsid w:val="005E5268"/>
     <w:rsid w:val="005F25DE"/>
     <w:rsid w:val="005F273A"/>
     <w:rsid w:val="005F3CE6"/>
     <w:rsid w:val="005F596A"/>
     <w:rsid w:val="005F64E4"/>
     <w:rsid w:val="005F6C3E"/>
     <w:rsid w:val="005F743B"/>
     <w:rsid w:val="00600029"/>
     <w:rsid w:val="00603165"/>
     <w:rsid w:val="00604119"/>
     <w:rsid w:val="00605895"/>
     <w:rsid w:val="00605999"/>
     <w:rsid w:val="00605CA5"/>
     <w:rsid w:val="00605E9D"/>
     <w:rsid w:val="0060742F"/>
     <w:rsid w:val="00612EE7"/>
     <w:rsid w:val="006135CC"/>
     <w:rsid w:val="0061374A"/>
     <w:rsid w:val="00614BD9"/>
@@ -7547,50 +7556,51 @@
     <w:rsid w:val="007A0878"/>
     <w:rsid w:val="007A18A0"/>
     <w:rsid w:val="007A1EE2"/>
     <w:rsid w:val="007A2BA5"/>
     <w:rsid w:val="007A3D0D"/>
     <w:rsid w:val="007A64C9"/>
     <w:rsid w:val="007B2126"/>
     <w:rsid w:val="007B2445"/>
     <w:rsid w:val="007B2F3A"/>
     <w:rsid w:val="007B3E4E"/>
     <w:rsid w:val="007B425C"/>
     <w:rsid w:val="007B5033"/>
     <w:rsid w:val="007B5877"/>
     <w:rsid w:val="007B7DC2"/>
     <w:rsid w:val="007C02CF"/>
     <w:rsid w:val="007C0F86"/>
     <w:rsid w:val="007C266C"/>
     <w:rsid w:val="007C4665"/>
     <w:rsid w:val="007C4707"/>
     <w:rsid w:val="007C4A69"/>
     <w:rsid w:val="007C5306"/>
     <w:rsid w:val="007C5F0E"/>
     <w:rsid w:val="007C6121"/>
     <w:rsid w:val="007C736A"/>
     <w:rsid w:val="007D0AC7"/>
+    <w:rsid w:val="007D20DC"/>
     <w:rsid w:val="007D30A7"/>
     <w:rsid w:val="007D35F1"/>
     <w:rsid w:val="007D39D2"/>
     <w:rsid w:val="007D6718"/>
     <w:rsid w:val="007E5503"/>
     <w:rsid w:val="007E5A78"/>
     <w:rsid w:val="007E5E95"/>
     <w:rsid w:val="007E6E6A"/>
     <w:rsid w:val="007E6F20"/>
     <w:rsid w:val="007F07AF"/>
     <w:rsid w:val="007F4BC9"/>
     <w:rsid w:val="008027DA"/>
     <w:rsid w:val="00802931"/>
     <w:rsid w:val="008029DD"/>
     <w:rsid w:val="00806710"/>
     <w:rsid w:val="00806A8D"/>
     <w:rsid w:val="00806E52"/>
     <w:rsid w:val="00806F4B"/>
     <w:rsid w:val="00807FEA"/>
     <w:rsid w:val="00811DD9"/>
     <w:rsid w:val="00811F1A"/>
     <w:rsid w:val="008143DD"/>
     <w:rsid w:val="00814491"/>
     <w:rsid w:val="00814B00"/>
     <w:rsid w:val="00815499"/>
@@ -7909,50 +7919,51 @@
     <w:rsid w:val="00B445C4"/>
     <w:rsid w:val="00B4567E"/>
     <w:rsid w:val="00B46315"/>
     <w:rsid w:val="00B46E36"/>
     <w:rsid w:val="00B5003F"/>
     <w:rsid w:val="00B50FCA"/>
     <w:rsid w:val="00B52FE9"/>
     <w:rsid w:val="00B54826"/>
     <w:rsid w:val="00B5564D"/>
     <w:rsid w:val="00B57302"/>
     <w:rsid w:val="00B57D95"/>
     <w:rsid w:val="00B6032C"/>
     <w:rsid w:val="00B623CF"/>
     <w:rsid w:val="00B655CF"/>
     <w:rsid w:val="00B7057A"/>
     <w:rsid w:val="00B70A2C"/>
     <w:rsid w:val="00B70E17"/>
     <w:rsid w:val="00B7180B"/>
     <w:rsid w:val="00B7208C"/>
     <w:rsid w:val="00B77D16"/>
     <w:rsid w:val="00B809AC"/>
     <w:rsid w:val="00B80FB8"/>
     <w:rsid w:val="00B81491"/>
     <w:rsid w:val="00B83909"/>
     <w:rsid w:val="00B8483D"/>
+    <w:rsid w:val="00B851DA"/>
     <w:rsid w:val="00B92597"/>
     <w:rsid w:val="00B92E76"/>
     <w:rsid w:val="00B942C9"/>
     <w:rsid w:val="00B9482E"/>
     <w:rsid w:val="00B95E78"/>
     <w:rsid w:val="00BA0ACD"/>
     <w:rsid w:val="00BA2FF1"/>
     <w:rsid w:val="00BA3113"/>
     <w:rsid w:val="00BA31A2"/>
     <w:rsid w:val="00BA3464"/>
     <w:rsid w:val="00BA45D2"/>
     <w:rsid w:val="00BA5584"/>
     <w:rsid w:val="00BA5A34"/>
     <w:rsid w:val="00BA5BBD"/>
     <w:rsid w:val="00BA6CE8"/>
     <w:rsid w:val="00BA7586"/>
     <w:rsid w:val="00BB05F7"/>
     <w:rsid w:val="00BB1A16"/>
     <w:rsid w:val="00BB1A79"/>
     <w:rsid w:val="00BB42CE"/>
     <w:rsid w:val="00BB4852"/>
     <w:rsid w:val="00BB50B1"/>
     <w:rsid w:val="00BB65F4"/>
     <w:rsid w:val="00BB6637"/>
     <w:rsid w:val="00BC04C6"/>
@@ -8010,50 +8021,51 @@
     <w:rsid w:val="00C37ACB"/>
     <w:rsid w:val="00C37E13"/>
     <w:rsid w:val="00C418A5"/>
     <w:rsid w:val="00C42D09"/>
     <w:rsid w:val="00C42EE3"/>
     <w:rsid w:val="00C42F10"/>
     <w:rsid w:val="00C439B3"/>
     <w:rsid w:val="00C4410D"/>
     <w:rsid w:val="00C45A62"/>
     <w:rsid w:val="00C469B6"/>
     <w:rsid w:val="00C46D67"/>
     <w:rsid w:val="00C473BE"/>
     <w:rsid w:val="00C47CA2"/>
     <w:rsid w:val="00C526F4"/>
     <w:rsid w:val="00C52CEF"/>
     <w:rsid w:val="00C53368"/>
     <w:rsid w:val="00C53A43"/>
     <w:rsid w:val="00C53C2C"/>
     <w:rsid w:val="00C56640"/>
     <w:rsid w:val="00C56F48"/>
     <w:rsid w:val="00C61DB6"/>
     <w:rsid w:val="00C737F0"/>
     <w:rsid w:val="00C74E83"/>
     <w:rsid w:val="00C75174"/>
     <w:rsid w:val="00C77F40"/>
+    <w:rsid w:val="00C820A6"/>
     <w:rsid w:val="00C83026"/>
     <w:rsid w:val="00C8354D"/>
     <w:rsid w:val="00C83EF0"/>
     <w:rsid w:val="00C840D8"/>
     <w:rsid w:val="00C85A09"/>
     <w:rsid w:val="00C8723F"/>
     <w:rsid w:val="00C90466"/>
     <w:rsid w:val="00C913A5"/>
     <w:rsid w:val="00C922D0"/>
     <w:rsid w:val="00C92D35"/>
     <w:rsid w:val="00C94D13"/>
     <w:rsid w:val="00C95958"/>
     <w:rsid w:val="00C95F52"/>
     <w:rsid w:val="00C96784"/>
     <w:rsid w:val="00CA439F"/>
     <w:rsid w:val="00CA6228"/>
     <w:rsid w:val="00CA63EA"/>
     <w:rsid w:val="00CA6A5A"/>
     <w:rsid w:val="00CB41B8"/>
     <w:rsid w:val="00CB7793"/>
     <w:rsid w:val="00CB7D41"/>
     <w:rsid w:val="00CC0A62"/>
     <w:rsid w:val="00CC2019"/>
     <w:rsid w:val="00CC2882"/>
     <w:rsid w:val="00CC39C8"/>
@@ -8095,50 +8107,51 @@
     <w:rsid w:val="00D1573B"/>
     <w:rsid w:val="00D20C84"/>
     <w:rsid w:val="00D20DA0"/>
     <w:rsid w:val="00D265F8"/>
     <w:rsid w:val="00D268E6"/>
     <w:rsid w:val="00D26D79"/>
     <w:rsid w:val="00D3430F"/>
     <w:rsid w:val="00D37C94"/>
     <w:rsid w:val="00D42421"/>
     <w:rsid w:val="00D42AA7"/>
     <w:rsid w:val="00D43435"/>
     <w:rsid w:val="00D43D31"/>
     <w:rsid w:val="00D44294"/>
     <w:rsid w:val="00D46B39"/>
     <w:rsid w:val="00D533A4"/>
     <w:rsid w:val="00D56FFE"/>
     <w:rsid w:val="00D570EE"/>
     <w:rsid w:val="00D57608"/>
     <w:rsid w:val="00D6014B"/>
     <w:rsid w:val="00D605F0"/>
     <w:rsid w:val="00D60FF3"/>
     <w:rsid w:val="00D62148"/>
     <w:rsid w:val="00D636CC"/>
     <w:rsid w:val="00D63849"/>
     <w:rsid w:val="00D65DB2"/>
+    <w:rsid w:val="00D66B9D"/>
     <w:rsid w:val="00D66E19"/>
     <w:rsid w:val="00D6761A"/>
     <w:rsid w:val="00D72393"/>
     <w:rsid w:val="00D72C24"/>
     <w:rsid w:val="00D72E30"/>
     <w:rsid w:val="00D7326E"/>
     <w:rsid w:val="00D736F2"/>
     <w:rsid w:val="00D80819"/>
     <w:rsid w:val="00D82D6F"/>
     <w:rsid w:val="00D82E73"/>
     <w:rsid w:val="00D83691"/>
     <w:rsid w:val="00D84800"/>
     <w:rsid w:val="00D86D10"/>
     <w:rsid w:val="00D871C6"/>
     <w:rsid w:val="00D87879"/>
     <w:rsid w:val="00D87AB6"/>
     <w:rsid w:val="00D90411"/>
     <w:rsid w:val="00D90583"/>
     <w:rsid w:val="00D9087C"/>
     <w:rsid w:val="00D90D94"/>
     <w:rsid w:val="00D94AC7"/>
     <w:rsid w:val="00D9526D"/>
     <w:rsid w:val="00D97DB8"/>
     <w:rsid w:val="00DA007B"/>
     <w:rsid w:val="00DA0102"/>
@@ -10895,50 +10908,51 @@
     <w:rsid w:val="003957B9"/>
     <w:rsid w:val="003A03CD"/>
     <w:rsid w:val="003A232E"/>
     <w:rsid w:val="003C6E86"/>
     <w:rsid w:val="00413728"/>
     <w:rsid w:val="00424F45"/>
     <w:rsid w:val="004301A2"/>
     <w:rsid w:val="00432B47"/>
     <w:rsid w:val="004336D0"/>
     <w:rsid w:val="004914C4"/>
     <w:rsid w:val="004E1F6F"/>
     <w:rsid w:val="004E58F7"/>
     <w:rsid w:val="00506682"/>
     <w:rsid w:val="00523B42"/>
     <w:rsid w:val="005312DB"/>
     <w:rsid w:val="00550640"/>
     <w:rsid w:val="00553C01"/>
     <w:rsid w:val="00575BD8"/>
     <w:rsid w:val="005876CE"/>
     <w:rsid w:val="005953A0"/>
     <w:rsid w:val="005A158D"/>
     <w:rsid w:val="005A2D02"/>
     <w:rsid w:val="005B78EB"/>
     <w:rsid w:val="005C156C"/>
     <w:rsid w:val="005C4FDB"/>
+    <w:rsid w:val="005D7486"/>
     <w:rsid w:val="005E5268"/>
     <w:rsid w:val="005F27CD"/>
     <w:rsid w:val="005F3572"/>
     <w:rsid w:val="005F64E4"/>
     <w:rsid w:val="0061270A"/>
     <w:rsid w:val="00620FE5"/>
     <w:rsid w:val="00624E73"/>
     <w:rsid w:val="00634DCE"/>
     <w:rsid w:val="00667B0C"/>
     <w:rsid w:val="00673806"/>
     <w:rsid w:val="00694450"/>
     <w:rsid w:val="00694BA6"/>
     <w:rsid w:val="006C5FB8"/>
     <w:rsid w:val="00722234"/>
     <w:rsid w:val="0078240A"/>
     <w:rsid w:val="00787FE5"/>
     <w:rsid w:val="007933FB"/>
     <w:rsid w:val="007976D5"/>
     <w:rsid w:val="007B4703"/>
     <w:rsid w:val="007C02CF"/>
     <w:rsid w:val="007C2889"/>
     <w:rsid w:val="007D3F5E"/>
     <w:rsid w:val="007D60E3"/>
     <w:rsid w:val="00815499"/>
     <w:rsid w:val="00817B11"/>
@@ -10946,74 +10960,77 @@
     <w:rsid w:val="008768BF"/>
     <w:rsid w:val="0089552B"/>
     <w:rsid w:val="00912306"/>
     <w:rsid w:val="009325EB"/>
     <w:rsid w:val="00940423"/>
     <w:rsid w:val="009617E4"/>
     <w:rsid w:val="009879BF"/>
     <w:rsid w:val="009B4682"/>
     <w:rsid w:val="009E700C"/>
     <w:rsid w:val="00A4054A"/>
     <w:rsid w:val="00A439D7"/>
     <w:rsid w:val="00A57455"/>
     <w:rsid w:val="00A623FB"/>
     <w:rsid w:val="00A7052F"/>
     <w:rsid w:val="00A73C73"/>
     <w:rsid w:val="00A845BC"/>
     <w:rsid w:val="00A9468F"/>
     <w:rsid w:val="00AA0F59"/>
     <w:rsid w:val="00AB48EF"/>
     <w:rsid w:val="00AE7AC6"/>
     <w:rsid w:val="00B26487"/>
     <w:rsid w:val="00B40F78"/>
     <w:rsid w:val="00B67CDD"/>
     <w:rsid w:val="00B7180B"/>
     <w:rsid w:val="00B777D9"/>
+    <w:rsid w:val="00B851DA"/>
     <w:rsid w:val="00B92E76"/>
     <w:rsid w:val="00B962CB"/>
     <w:rsid w:val="00BA0ACD"/>
     <w:rsid w:val="00BB1A79"/>
+    <w:rsid w:val="00BD77E1"/>
     <w:rsid w:val="00BF67E3"/>
     <w:rsid w:val="00C03047"/>
     <w:rsid w:val="00C038AF"/>
     <w:rsid w:val="00C444D7"/>
     <w:rsid w:val="00C526F4"/>
     <w:rsid w:val="00C53948"/>
     <w:rsid w:val="00C7328C"/>
     <w:rsid w:val="00C83030"/>
     <w:rsid w:val="00C9228F"/>
     <w:rsid w:val="00CA1DA3"/>
     <w:rsid w:val="00CA6028"/>
     <w:rsid w:val="00CB7D41"/>
     <w:rsid w:val="00CD2BF4"/>
     <w:rsid w:val="00CE21F3"/>
     <w:rsid w:val="00CE5F9D"/>
     <w:rsid w:val="00CF5CEE"/>
     <w:rsid w:val="00D0040C"/>
     <w:rsid w:val="00D0637F"/>
     <w:rsid w:val="00D4468F"/>
     <w:rsid w:val="00D65DB2"/>
+    <w:rsid w:val="00D66B9D"/>
     <w:rsid w:val="00D83271"/>
     <w:rsid w:val="00D95C88"/>
     <w:rsid w:val="00DD7C0B"/>
     <w:rsid w:val="00DF02CC"/>
     <w:rsid w:val="00E41B61"/>
     <w:rsid w:val="00E51683"/>
     <w:rsid w:val="00E76420"/>
     <w:rsid w:val="00E973B3"/>
     <w:rsid w:val="00EB529A"/>
     <w:rsid w:val="00F00460"/>
     <w:rsid w:val="00F13662"/>
     <w:rsid w:val="00F168AA"/>
     <w:rsid w:val="00F24B27"/>
     <w:rsid w:val="00F26240"/>
     <w:rsid w:val="00F43D28"/>
     <w:rsid w:val="00F4459E"/>
     <w:rsid w:val="00F6380A"/>
     <w:rsid w:val="00F86C54"/>
     <w:rsid w:val="00FC7581"/>
     <w:rsid w:val="00FD1595"/>
     <w:rsid w:val="00FD7D0C"/>
     <w:rsid w:val="00FF5FF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -11747,51 +11764,51 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
-  <PublishDate>2026-05-05T00:00:00</PublishDate>
+  <PublishDate>2026-06-02T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="e4acdb04-9bbf-43d9-8455-757accdc3a2a">
       <UserInfo>
         <DisplayName>Sekretariat GyGe</DisplayName>
         <AccountId>21</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>SharingLinks.77bfb141-0fc3-44d0-82b0-187531455541.AnonymousEdit.45128f46-64d6-47bf-954d-84b6c3a91d51</DisplayName>
         <AccountId>12</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Limited Access System Group For Web baa0886b-ca5e-4e82-aeb0-be22d56ea275</DisplayName>
         <AccountId>16</AccountId>
@@ -12053,75 +12070,75 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7EE4372-E8A8-40F2-85EA-BEE31E2B6A15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{330948D3-7FAE-4316-BF53-0BC794992B1D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>GyGe.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>702</Words>
-  <Characters>4423</Characters>
+  <Words>705</Words>
+  <Characters>4445</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Praxissemester 02/2026: Termine der Begleitveranstaltungen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Zentrum für schulpraktische Lehrerausbildung Rheine</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5115</CharactersWithSpaces>
+  <CharactersWithSpaces>5140</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Praxissemester 02/2026: Termine der Begleitveranstaltungen</dc:title>
   <dc:subject/>
   <dc:creator>Christian</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>50e4cd89-df6a-4c97-a75c-64a4c52b2314</vt:lpwstr>